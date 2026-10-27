--- v0 (2026-08-27)
+++ v1 (2026-10-27)
@@ -227,61 +227,61 @@
         <is>
           <t xml:space="preserve">Valor inicial</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1570000</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor atual</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1882992.36</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor pago</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>404277.62</v>
+        <v>514486.04</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>21.47</v>
+        <v>27.32</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratada</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">ID CONSTRUTORA LTDA</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">CNPJ contratada</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">44105908000135</t>
         </is>
       </c>
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.2300000</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/08/2026 08:00</t>
+          <t xml:space="preserve">27/10/2026 11:15</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -483,81 +483,103 @@
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">ORDEM DE SERVICO CSU SOUSA (1).pdf</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/02432026/arquivo/0f26d926738a48f38bf91b39c7655539.pdf</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM 01 CAMPO CSU ADITIVO - 20.07.26.xlsx</t>
+          <t xml:space="preserve">BM 02 CAMPO CSU - 19.08.26 (1).xlsx</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/02432026/medicoes/30810/planilha/e25bd75660814edc9cb8c64c366352ce.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/02432026/medicoes/31495/planilha/902a390a4c7443c580d1aee7524634d7.xlsx</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
+          <t xml:space="preserve">BM 01 CAMPO CSU ADITIVO - 20.07.26.xlsx</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/02432026/medicoes/30810/planilha/e25bd75660814edc9cb8c64c366352ce.xlsx</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
           <t xml:space="preserve">BM 01 CAMPO CSU - 23.07.26.xlsx</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/02432026/medicoes/30807/planilha/b3d5539a7f66457895ffa5396c2d5b19.xlsx</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -645,108 +667,141 @@
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Arquivo</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">30810</t>
+          <t xml:space="preserve">31495</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">04/05/2026</t>
+          <t xml:space="preserve">21/07/2026</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/07/2026</t>
+          <t xml:space="preserve">19/08/2026</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>236197.58</v>
+        <v>110208.42</v>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/02432026/medicoes/30810/planilha/e25bd75660814edc9cb8c64c366352ce.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/02432026/medicoes/31495/planilha/902a390a4c7443c580d1aee7524634d7.xlsx</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">30807</t>
+          <t xml:space="preserve">30810</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">04/05/2026</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">20/07/2026</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>168080.04</v>
+        <v>236197.58</v>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/02432026/medicoes/30810/planilha/e25bd75660814edc9cb8c64c366352ce.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">30807</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04/05/2026</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">20/07/2026</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>168080.04</v>
+      </c>
+      <c r="E4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
         <is>
           <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/02432026/medicoes/30807/planilha/b3d5539a7f66457895ffa5396c2d5b19.xlsx</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Protocolo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -957,176 +1012,276 @@
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6592</t>
+          <t xml:space="preserve">9335</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DA OBRA DE EXECUCAO DE CONSTRUCAO DO CAMPO DE FUTEBOL GERLANILDO LINHARES DA SILVA LOCALIZADO NO ANTIGO CENTRO SOCIAL URBANO  CSU DESTINDO A ATENDER AS NECESSIDADES DA ESCOLA CHICO MENDES E A COMUNIDADE LOCAL NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 2432026 ORIUNDO DA CONCORRENCIA N 012026 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DA OBRA DE EXECUCAO DE CONSTRUCAO DO CAMPO DE FUTEBOL GERLANILDO LINHARES DA SILVA LOCALIZADO NO ANTIGO CENTRO SOCIAL URBANO  CSU DESTINDO A ATENDER AS NECESSIDADES DA ESCOLA CHICO MENDES E A COMUNIDADE LOCAL NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 2432026 ORIUNDO DA CONCORRENCIA N 012026 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">23/07/2026</t>
+          <t xml:space="preserve">09/10/2026</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>168080.04</v>
+        <v>194624.32</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
+          <t xml:space="preserve">9338</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DO TERMO ATIVIDO DA OBRA DE EXECUCAO DE CONSTRUCAO DO CAMPO DE FUTEBOL GERLANILDO LINHARES DA SILVA LOCALIZADO NO ANTIGO CENTRO SOCIAL URBANO  CSU DESTINDO A ATENDER AS NECESSIDADES DA ESCOLA CHICO MENDES E A COMUNIDADE LOCAL NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 2432026 ORIUNDO DA CONCORRENCIA N 012026 A CARGO DA SECRETARIA DE EDUCACAO</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09/10/2026</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>69671.4</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7849</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE EXECUCAO DE CONSTRUCAO DO CAMPO DE FUTEBOL GERLANILDO LINHARES DA SILVA LOCALIZADO NO ANTIGO CENTRO SOCIAL URBANO  CSU DESTINDO A ATENDER AS NECESSIDADES DA ESCOLA CHICO MENDES E A COMUNIDADE LOCAL NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 2432026 ORIUNDO DA CONCORRENCIA N 012026 A CARGO DA SECRETARIA DE EDUCACAO</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26/08/2026</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>110208.42</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6592</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DA OBRA DE EXECUCAO DE CONSTRUCAO DO CAMPO DE FUTEBOL GERLANILDO LINHARES DA SILVA LOCALIZADO NO ANTIGO CENTRO SOCIAL URBANO  CSU DESTINDO A ATENDER AS NECESSIDADES DA ESCOLA CHICO MENDES E A COMUNIDADE LOCAL NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 2432026 ORIUNDO DA CONCORRENCIA N 012026 A CARGO DA SECRETARIA DE EDUCACAO</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23/07/2026</t>
+        </is>
+      </c>
+      <c r="D5" t="n">
+        <v>168080.04</v>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
           <t xml:space="preserve">6593</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DO TERMO ADITIVO DA OBRA DE EXECUCAO DE CONSTRUCAO DO CAMPO DE FUTEBOL GERLANILDO LINHARES DA SILVA LOCALIZADO NO ANTIGO CENTRO SOCIAL URBANO  CSU DESTINDO A ATENDER AS NECESSIDADES DA ESCOLA CHICO MENDES E A COMUNIDADE LOCAL NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 2432026 ORIUNDO DA CONCORRENCIA N 012026 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">23/07/2026</t>
         </is>
       </c>
-      <c r="D3" t="n">
+      <c r="D6" t="n">
         <v>236197.58</v>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">6593</t>
+          <t xml:space="preserve">7849</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DO TERMO ADITIVO DA OBRA DE EXECUCAO DE CONSTRUCAO DO CAMPO DE FUTEBOL GERLANILDO LINHARES DA SILVA LOCALIZADO NO ANTIGO CENTRO SOCIAL URBANO  CSU DESTINDO A ATENDER AS NECESSIDADES DA ESCOLA CHICO MENDES E A COMUNIDADE LOCAL NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 2432026 ORIUNDO DA CONCORRENCIA N 012026 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE EXECUCAO DE CONSTRUCAO DO CAMPO DE FUTEBOL GERLANILDO LINHARES DA SILVA LOCALIZADO NO ANTIGO CENTRO SOCIAL URBANO  CSU DESTINDO A ATENDER AS NECESSIDADES DA ESCOLA CHICO MENDES E A COMUNIDADE LOCAL NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 2432026 ORIUNDO DA CONCORRENCIA N 012026 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">06/08/2026</t>
+          <t xml:space="preserve">21/09/2026</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>236197.58</v>
+        <v>110208.42</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
+          <t xml:space="preserve">6593</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DO TERMO ADITIVO DA OBRA DE EXECUCAO DE CONSTRUCAO DO CAMPO DE FUTEBOL GERLANILDO LINHARES DA SILVA LOCALIZADO NO ANTIGO CENTRO SOCIAL URBANO  CSU DESTINDO A ATENDER AS NECESSIDADES DA ESCOLA CHICO MENDES E A COMUNIDADE LOCAL NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 2432026 ORIUNDO DA CONCORRENCIA N 012026 A CARGO DA SECRETARIA DE EDUCACAO</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06/08/2026</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>236197.58</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
           <t xml:space="preserve">6592</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DA OBRA DE EXECUCAO DE CONSTRUCAO DO CAMPO DE FUTEBOL GERLANILDO LINHARES DA SILVA LOCALIZADO NO ANTIGO CENTRO SOCIAL URBANO  CSU DESTINDO A ATENDER AS NECESSIDADES DA ESCOLA CHICO MENDES E A COMUNIDADE LOCAL NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 2432026 ORIUNDO DA CONCORRENCIA N 012026 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">24/07/2026</t>
         </is>
       </c>
-      <c r="D3" t="n">
+      <c r="D4" t="n">
         <v>168080.04</v>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>