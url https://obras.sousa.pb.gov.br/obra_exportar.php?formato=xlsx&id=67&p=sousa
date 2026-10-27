--- v0 (2026-08-27)
+++ v1 (2026-10-27)
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.3100000</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/08/2026 07:45</t>
+          <t xml:space="preserve">27/10/2026 08:45</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -685,51 +685,51 @@
           <t xml:space="preserve">Documento 143358/25</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Construtora E Limpeza Urbana Dantas Ltda</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">47674423000150</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">23/10/2026</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">23/10/2026</t>
+          <t xml:space="preserve">24/10/2027</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>3751504.48</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratação de empresa para a pavimentação em paralelepípedo na zona rural e em vias urbanas do município, conforme o Programa Rua Viva</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Protocolo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
@@ -757,50 +757,76 @@
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">Documento 34891/26</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Apostilamento do Contrato (Alteração das Fontes de Recursos)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">O presente Termo de Apostilamento tem por objeto a inclusão de fonte de recursos e
 dotação orçamentária, vinculada ao Termo de Convênio ns 06/2026, ce</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento 124757/26</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Remanejamento / Vigência</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	Contratação de empresa para a pavimentação em paralelepípedo na zona rural e em vias urbanas do município, conforme o Programa Rua Viva
+</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24/10/2027</t>
+        </is>
+      </c>
+      <c r="E3" t="n">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Objeto</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Concedente</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>