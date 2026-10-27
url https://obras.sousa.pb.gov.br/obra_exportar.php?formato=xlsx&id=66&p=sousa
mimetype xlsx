--- v0 (2026-08-27)
+++ v1 (2026-10-27)
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/08/2026 07:45</t>
+          <t xml:space="preserve">27/10/2026 11:15</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>