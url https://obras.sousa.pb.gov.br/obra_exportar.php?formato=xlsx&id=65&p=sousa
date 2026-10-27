--- v0 (2026-08-27)
+++ v1 (2026-10-27)
@@ -124,51 +124,51 @@
         <is>
           <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Construção de Escola com 6 seis salas localizada no Bairro Angelim no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Situação</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paralisada</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">RUA PROJETADA, S/N, BAIRRO ANGELIM</t>
         </is>
@@ -196,92 +196,92 @@
         <is>
           <t xml:space="preserve">18/09/2025</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">Previsão</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">18/09/2026</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalização</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">14/08/2026</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor inicial</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>469306.79</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor atual</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>586175.78</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor pago</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>552509.68</v>
+        <v>574775.15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratada</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">CNPJ contratada</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">09545520000154</t>
         </is>
       </c>
@@ -296,87 +296,87 @@
         <is>
           <t xml:space="preserve">135480/25</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">Latitude</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">-6.7500000</t>
+          <t xml:space="preserve">-6.7518800</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t xml:space="preserve">Longitude</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">-38.2100000</t>
+          <t xml:space="preserve">-38.2115400</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/08/2026 07:45</t>
+          <t xml:space="preserve">26/10/2026 01:30</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -412,108 +412,130 @@
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">Declaração de Acessibilidade</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">PB20250770993.45AZ0.pdf</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/03972025/arquivo/929a14aaf1154ee3969b3978e130ab6c.pdf</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Projeto Básico</t>
+          <t xml:space="preserve">Documento de Finalização</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">ilovepdf_merged (2).pdf</t>
+          <t xml:space="preserve">Termo de Recebimento de Obra - Escola Angelim.pdf</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/03972025/arquivo/2f3bb2a26309490db61245c20e600d5b.pdf</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/03972025/arquivo/1c16367cf73b42a7ae2a559863873f3d.pdf</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Planilha Contratada</t>
+          <t xml:space="preserve">Projeto Básico</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Perde e ganha - Escola Angelim.xlsx</t>
+          <t xml:space="preserve">ilovepdf_merged (2).pdf</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/03972025/arquivo/735360db1711449e8c021fef719cf4ed.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/03972025/arquivo/2f3bb2a26309490db61245c20e600d5b.pdf</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
+          <t xml:space="preserve">Planilha Contratada</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Perde e ganha - Escola Angelim.xlsx</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/03972025/arquivo/735360db1711449e8c021fef719cf4ed.xlsx</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
           <t xml:space="preserve">Ordem de Serviço</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
+      <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">Contrato assinado por ambas as partes.pdf</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/03972025/arquivo/9bbc98002dd9401f8604d1ebf045370a.pdf</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -522,79 +544,114 @@
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Latitude</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Longitude</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">KML</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Quantidade de fotos</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
+          <t xml:space="preserve">9509</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FINAL</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25/09/2026</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-6.7518800</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-38.2115400</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G2" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
           <t xml:space="preserve">7888</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">INICIAL</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">15/01/2026</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">-6.7500000</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">-38.2100000</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c r="G2" t="n">
+      <c r="G3" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Início</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fim</t>
         </is>
@@ -890,626 +947,676 @@
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4879</t>
+          <t xml:space="preserve">7859</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 10 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 11 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">02/06/2026</t>
+          <t xml:space="preserve">27/08/2026</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>35607.23</v>
+        <v>22265.47</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">3021</t>
+          <t xml:space="preserve">4879</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 09 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 10 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">09/04/2026</t>
+          <t xml:space="preserve">02/06/2026</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>101080.15</v>
+        <v>35607.23</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2338</t>
+          <t xml:space="preserve">3021</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 08 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 09 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/03/2026</t>
+          <t xml:space="preserve">09/04/2026</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>41273.46</v>
+        <v>101080.15</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">1668</t>
+          <t xml:space="preserve">2338</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 07 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 08 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/02/2026</t>
+          <t xml:space="preserve">20/03/2026</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>37566.65</v>
+        <v>41273.46</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">954</t>
+          <t xml:space="preserve">1668</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 06 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 07 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/02/2026</t>
+          <t xml:space="preserve">27/02/2026</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>60577.64</v>
+        <v>37566.65</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">307</t>
+          <t xml:space="preserve">954</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 05 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 06 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">21/01/2026</t>
+          <t xml:space="preserve">10/02/2026</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>46617.72</v>
+        <v>60577.64</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">10805</t>
+          <t xml:space="preserve">307</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 05 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">29/12/2025</t>
+          <t xml:space="preserve">21/01/2026</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>72682.06</v>
+        <v>46617.72</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">10106</t>
+          <t xml:space="preserve">10805</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">15/12/2025</t>
+          <t xml:space="preserve">29/12/2025</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>39367.92</v>
+        <v>72682.06</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">9586</t>
+          <t xml:space="preserve">10106</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/11/2025</t>
+          <t xml:space="preserve">15/12/2025</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>58855.67</v>
+        <v>39367.92</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
+          <t xml:space="preserve">9586</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28/11/2025</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>58855.67</v>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
           <t xml:space="preserve">8792</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
+      <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
+      <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">31/10/2025</t>
         </is>
       </c>
-      <c r="D11" t="n">
+      <c r="D12" t="n">
         <v>58881.18</v>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">4879</t>
+          <t xml:space="preserve">7859</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 10 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 11 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">03/06/2026</t>
+          <t xml:space="preserve">01/09/2026</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>35607.23</v>
+        <v>22265.47</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">3021</t>
+          <t xml:space="preserve">4879</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 09 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 10 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">22/04/2026</t>
+          <t xml:space="preserve">03/06/2026</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>40638.79</v>
+        <v>35607.23</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">3021</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 09 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">09/04/2026</t>
+          <t xml:space="preserve">22/04/2026</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>60441.36</v>
+        <v>40638.79</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2338</t>
+          <t xml:space="preserve">3021</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 08 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 09 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">23/03/2026</t>
+          <t xml:space="preserve">09/04/2026</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>41273.46</v>
+        <v>60441.36</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">1668</t>
+          <t xml:space="preserve">2338</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 07 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 08 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/03/2026</t>
+          <t xml:space="preserve">23/03/2026</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>9799.67</v>
+        <v>41273.46</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">1668</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 07 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">03/03/2026</t>
+          <t xml:space="preserve">20/03/2026</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>27766.98</v>
+        <v>9799.67</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">954</t>
+          <t xml:space="preserve">1668</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 06 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 07 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/02/2026</t>
+          <t xml:space="preserve">03/03/2026</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>60577.64</v>
+        <v>27766.98</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">307</t>
+          <t xml:space="preserve">954</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 05 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 06 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">21/01/2026</t>
+          <t xml:space="preserve">10/02/2026</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>46617.72</v>
+        <v>60577.64</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">10805</t>
+          <t xml:space="preserve">307</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 05 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">30/12/2025</t>
+          <t xml:space="preserve">21/01/2026</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>72682.06</v>
+        <v>46617.72</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">10106</t>
+          <t xml:space="preserve">10805</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">15/12/2025</t>
+          <t xml:space="preserve">30/12/2025</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>39367.92</v>
+        <v>72682.06</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">9586</t>
+          <t xml:space="preserve">10106</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/12/2025</t>
+          <t xml:space="preserve">15/12/2025</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>58855.67</v>
+        <v>39367.92</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
+          <t xml:space="preserve">9586</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01/12/2025</t>
+        </is>
+      </c>
+      <c r="D13" t="n">
+        <v>58855.67</v>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
           <t xml:space="preserve">8792</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
+      <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DESSE CONTRATO PARA EXECUCAO DE OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 3972025 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
+      <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">03/11/2025</t>
         </is>
       </c>
-      <c r="D13" t="n">
+      <c r="D14" t="n">
         <v>58881.18</v>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>