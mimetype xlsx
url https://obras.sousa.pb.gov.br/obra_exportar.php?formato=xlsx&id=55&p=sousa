--- v0 (2026-08-28)
+++ v1 (2026-10-27)
@@ -227,51 +227,51 @@
         <is>
           <t xml:space="preserve">Valor inicial</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>76360.8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor atual</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>91632.96</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor pago</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>609835.16</v>
+        <v>970923.53</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>100</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratada</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">Opere Construcoes E Servicos Ltda</t>
         </is>
       </c>
     </row>
     <row r="18">
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/08/2026 07:00</t>
+          <t xml:space="preserve">26/10/2026 20:15</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -859,576 +859,626 @@
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5303</t>
+          <t xml:space="preserve">7858</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA SENDO A 03 MEDICAO CONCERNENTE AO CONVENIO 0062026 JUNTO AO FUNDO DE DESENVOLVIMENTO DO ESTADO DA PARAIBA  FDE  CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA 670685</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 05 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA SENDO A 04 MEDICAO CONCERNENTE AO CONVENIO 0062026 JUNTO AO FUNDO DE DESENVOLVIMENTO DO ESTADO DA PARAIBA  FDE  CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA 670685</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">17/06/2026</t>
+          <t xml:space="preserve">26/08/2026</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>121621.7</v>
+        <v>361088.37</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">3319</t>
+          <t xml:space="preserve">5303</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA SENDO A 02 MEDICAO CONCERNENTE AO CONVENIO 0062026 JUNTO AO FUNDO DE DESENVOLVIMENTO DO ESTADO DA PARAIBA  FDE  CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA 670685</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA SENDO A 03 MEDICAO CONCERNENTE AO CONVENIO 0062026 JUNTO AO FUNDO DE DESENVOLVIMENTO DO ESTADO DA PARAIBA  FDE  CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA 670685</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">17/04/2026</t>
+          <t xml:space="preserve">17/06/2026</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>195739.3</v>
+        <v>121621.7</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2290</t>
+          <t xml:space="preserve">3319</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA SENDO A 01 MEDICAO CONCERNENTE AO CONVENIO 0062026 JUNTO AO FUNDO DE DESENVOLVIMENTO DO ESTADO DA PARAIBA  FDE  CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA 670685</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA SENDO A 02 MEDICAO CONCERNENTE AO CONVENIO 0062026 JUNTO AO FUNDO DE DESENVOLVIMENTO DO ESTADO DA PARAIBA  FDE  CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA 670685</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">19/03/2026</t>
+          <t xml:space="preserve">17/04/2026</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>90880.57</v>
+        <v>195739.3</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2289</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA SENDO A 01 MEDICAO CONCERNENTE AO CONVENIO 0062026 JUNTO AO FUNDO DE DESENVOLVIMENTO DO ESTADO DA PARAIBA  FDE  CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA 670685</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">19/03/2026</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>0</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">762</t>
+          <t xml:space="preserve">2290</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA SENDO A 01 MEDICAO CONCERNENTE AO CONVENIO 0062026 JUNTO AO FUNDO DE DESENVOLVIMENTO DO ESTADO DA PARAIBA  FDE  CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA 670685</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">04/02/2026</t>
+          <t xml:space="preserve">19/03/2026</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>99779.19</v>
+        <v>90880.57</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">57</t>
+          <t xml:space="preserve">762</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A PERFURACAO DE 02 POCOS ARTESIANOS EM LOCALIDADES QUE NECESSITAM DE FORMA IMEDIATA DO ABASTECIMENTO DE AGUA NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 0032026 A CARGO DA SECRETARIA DE AGROPECUARIA</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">14/01/2026</t>
+          <t xml:space="preserve">04/02/2026</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>10181.44</v>
+        <v>99779.19</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">10431</t>
+          <t xml:space="preserve">57</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DE EXECUCAO DE PERFURACAO DE POCOS ARTESIANOS EM DIVERSAS LOCALIDADES NA ZONA RURAL DO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4852022 ORIUNDO DA DISPENSA N 0162024 A CARGO DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A PERFURACAO DE 02 POCOS ARTESIANOS EM LOCALIDADES QUE NECESSITAM DE FORMA IMEDIATA DO ABASTECIMENTO DE AGUA NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 0032026 A CARGO DA SECRETARIA DE AGROPECUARIA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">19/12/2025</t>
+          <t xml:space="preserve">14/01/2026</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>15272.16</v>
+        <v>10181.44</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">8881</t>
+          <t xml:space="preserve">10431</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DE EXECUCAO DE PERFURACAO DE POCOS ARTESIANOS EM DIVERSAS LOCALIDADES NA ZONA RURAL DO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4852022 ORIUNDO DA DISPENSA N 0162024 A CARGO DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DE EXECUCAO DE PERFURACAO DE POCOS ARTESIANOS EM DIVERSAS LOCALIDADES NA ZONA RURAL DO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4852022 ORIUNDO DA DISPENSA N 0162024 A CARGO DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">31/10/2025</t>
+          <t xml:space="preserve">19/12/2025</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>30544.32</v>
+        <v>15272.16</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">1364</t>
+          <t xml:space="preserve">8881</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DE EXECUCAO DE PERFURACAO DE POCOS ARTESIANOS EM DIVERSAS LOCALIDADES NA ZONA RURAL DO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4852022 ORIUNDO DA DISPENSA N 0162024 A CARGO DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DE EXECUCAO DE PERFURACAO DE POCOS ARTESIANOS EM DIVERSAS LOCALIDADES NA ZONA RURAL DO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4852022 ORIUNDO DA DISPENSA N 0162024 A CARGO DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">13/03/2025</t>
+          <t xml:space="preserve">31/10/2025</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>20362.88</v>
+        <v>30544.32</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
+          <t xml:space="preserve">1364</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DE EXECUCAO DE PERFURACAO DE POCOS ARTESIANOS EM DIVERSAS LOCALIDADES NA ZONA RURAL DO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4852022 ORIUNDO DA DISPENSA N 0162024 A CARGO DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">13/03/2025</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>20362.88</v>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
           <t xml:space="preserve">10622</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
+      <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DE EXECUCAO DE PERFURACAO DE POCOS ARTESIANOS EM DIVERSAS LOCALIDADES NA ZONA RURAL DO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4852022 ORIUNDO DA DISPENSA N 0162024 A CARGO DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
+      <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">31/10/2024</t>
         </is>
       </c>
-      <c r="D11" t="n">
+      <c r="D12" t="n">
         <v>25453.6</v>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5303</t>
+          <t xml:space="preserve">7858</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA SENDO A 03 MEDICAO CONCERNENTE AO CONVENIO 0062026 JUNTO AO FUNDO DE DESENVOLVIMENTO DO ESTADO DA PARAIBA  FDE  CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA 670685</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 05 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA SENDO A 04 MEDICAO CONCERNENTE AO CONVENIO 0062026 JUNTO AO FUNDO DE DESENVOLVIMENTO DO ESTADO DA PARAIBA  FDE  CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA 670685</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">18/06/2026</t>
+          <t xml:space="preserve">28/08/2026</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>121621.7</v>
+        <v>361088.37</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">3319</t>
+          <t xml:space="preserve">5303</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA SENDO A 02 MEDICAO CONCERNENTE AO CONVENIO 0062026 JUNTO AO FUNDO DE DESENVOLVIMENTO DO ESTADO DA PARAIBA  FDE  CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA 670685</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA SENDO A 03 MEDICAO CONCERNENTE AO CONVENIO 0062026 JUNTO AO FUNDO DE DESENVOLVIMENTO DO ESTADO DA PARAIBA  FDE  CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA 670685</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">17/04/2026</t>
+          <t xml:space="preserve">18/06/2026</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>195739.3</v>
+        <v>121621.7</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2290</t>
+          <t xml:space="preserve">3319</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA SENDO A 01 MEDICAO CONCERNENTE AO CONVENIO 0062026 JUNTO AO FUNDO DE DESENVOLVIMENTO DO ESTADO DA PARAIBA  FDE  CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA 670685</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA SENDO A 02 MEDICAO CONCERNENTE AO CONVENIO 0062026 JUNTO AO FUNDO DE DESENVOLVIMENTO DO ESTADO DA PARAIBA  FDE  CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA 670685</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/03/2026</t>
+          <t xml:space="preserve">17/04/2026</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>90880.57</v>
+        <v>195739.3</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">762</t>
+          <t xml:space="preserve">2290</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA SENDO A 01 MEDICAO CONCERNENTE AO CONVENIO 0062026 JUNTO AO FUNDO DE DESENVOLVIMENTO DO ESTADO DA PARAIBA  FDE  CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA 670685</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">04/02/2026</t>
+          <t xml:space="preserve">20/03/2026</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>99779.19</v>
+        <v>90880.57</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">57</t>
+          <t xml:space="preserve">762</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A PERFURACAO DE 02 POCOS ARTESIANOS EM LOCALIDADES QUE NECESSITAM DE FORMA IMEDIATA DO ABASTECIMENTO DE AGUA NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 0032026 A CARGO DA SECRETARIA DE AGROPECUARIA</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DA OBRA DE EXECUCAO DE PAVIMENTACAO EM PARALELEPIPEDO NA ZONA RURAL E EM VIAS URBANAS NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4822025 ORIUNDO DA CONCORRENCIA N 042025 A CARGO DA SECRETARIA DE INFRAESTRUTURA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">14/01/2026</t>
+          <t xml:space="preserve">04/02/2026</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>10181.44</v>
+        <v>99779.19</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">10431</t>
+          <t xml:space="preserve">57</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DE EXECUCAO DE PERFURACAO DE POCOS ARTESIANOS EM DIVERSAS LOCALIDADES NA ZONA RURAL DO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4852022 ORIUNDO DA DISPENSA N 0162024 A CARGO DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A PERFURACAO DE 02 POCOS ARTESIANOS EM LOCALIDADES QUE NECESSITAM DE FORMA IMEDIATA DO ABASTECIMENTO DE AGUA NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 0032026 A CARGO DA SECRETARIA DE AGROPECUARIA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">19/12/2025</t>
+          <t xml:space="preserve">14/01/2026</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>15272.16</v>
+        <v>10181.44</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">8881</t>
+          <t xml:space="preserve">10431</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DE EXECUCAO DE PERFURACAO DE POCOS ARTESIANOS EM DIVERSAS LOCALIDADES NA ZONA RURAL DO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4852022 ORIUNDO DA DISPENSA N 0162024 A CARGO DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DE EXECUCAO DE PERFURACAO DE POCOS ARTESIANOS EM DIVERSAS LOCALIDADES NA ZONA RURAL DO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4852022 ORIUNDO DA DISPENSA N 0162024 A CARGO DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/11/2025</t>
+          <t xml:space="preserve">19/12/2025</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>19711.99</v>
+        <v>15272.16</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">8881</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DE EXECUCAO DE PERFURACAO DE POCOS ARTESIANOS EM DIVERSAS LOCALIDADES NA ZONA RURAL DO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4852022 ORIUNDO DA DISPENSA N 0162024 A CARGO DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">07/11/2025</t>
+          <t xml:space="preserve">10/11/2025</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>10832.33</v>
+        <v>19711.99</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">1364</t>
+          <t xml:space="preserve">8881</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DE EXECUCAO DE PERFURACAO DE POCOS ARTESIANOS EM DIVERSAS LOCALIDADES NA ZONA RURAL DO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4852022 ORIUNDO DA DISPENSA N 0162024 A CARGO DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DE EXECUCAO DE PERFURACAO DE POCOS ARTESIANOS EM DIVERSAS LOCALIDADES NA ZONA RURAL DO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4852022 ORIUNDO DA DISPENSA N 0162024 A CARGO DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/03/2025</t>
+          <t xml:space="preserve">07/11/2025</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>20362.88</v>
+        <v>10832.33</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
+          <t xml:space="preserve">1364</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DE EXECUCAO DE PERFURACAO DE POCOS ARTESIANOS EM DIVERSAS LOCALIDADES NA ZONA RURAL DO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4852022 ORIUNDO DA DISPENSA N 0162024 A CARGO DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">20/03/2025</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>20362.88</v>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
           <t xml:space="preserve">10622</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
+      <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DE EXECUCAO DE PERFURACAO DE POCOS ARTESIANOS EM DIVERSAS LOCALIDADES NA ZONA RURAL DO MUNICIPIO DE SOUSA CONFORME CONTRATO N 4852022 ORIUNDO DA DISPENSA N 0162024 A CARGO DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
+      <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">12/11/2024</t>
         </is>
       </c>
-      <c r="D11" t="n">
+      <c r="D12" t="n">
         <v>25453.6</v>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>