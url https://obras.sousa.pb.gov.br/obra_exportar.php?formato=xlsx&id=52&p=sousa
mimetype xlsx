--- v0 (2026-08-28)
+++ v1 (2026-10-27)
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.2265800</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/08/2026 06:45</t>
+          <t xml:space="preserve">26/10/2026 21:00</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -1222,90 +1222,90 @@
           <t xml:space="preserve">2765</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 05 MEDICAO DA EXECUCAO DE OBRA DE PAVIMENTACAO ASFALTICA EM DIVERSAS RUAS E AVENIDAS NO MUNICIPIO DE SOUSA CONFORME CONVENIO FDE N 0182024 CONFORME CONTRATO N 3232024 ORIUNDO DA CONCORRENCIA N 0022024 A CARGO DA SECRETARIA DE INFRAESTRUTURA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">02/05/2025</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>359693.43</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">1703</t>
+          <t xml:space="preserve">1688</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DA EXECUCAO DE OBRA DE PAVIMENTACAO ASFALTICA EM DIVERSAS RUAS E AVENIDAS NO MUNICIPIO DE SOUSA CONFORME CONVENIO FDE N 0182024 CONFORME CONTRATO N 3232024 ORIUNDO DA CONCORRENCIA N 0022024 A CARGO DA SECRETARIA DE INFRAESTRUTURA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">21/03/2025</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>927124.35</v>
+        <v>0</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">1688</t>
+          <t xml:space="preserve">1703</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DA EXECUCAO DE OBRA DE PAVIMENTACAO ASFALTICA EM DIVERSAS RUAS E AVENIDAS NO MUNICIPIO DE SOUSA CONFORME CONVENIO FDE N 0182024 CONFORME CONTRATO N 3232024 ORIUNDO DA CONCORRENCIA N 0022024 A CARGO DA SECRETARIA DE INFRAESTRUTURA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">21/03/2025</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>0</v>
+        <v>927124.35</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">9699</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DA EXECUCAO DE OBRA DE PAVIMENTACAO ASFALTICA EM DIVERSAS RUAS E AVENIDAS NO MUNICIPIO DE SOUSA CONFORME CONVENIO FDE N 0182024 CONFORME CONTRATO N 3232024 ORIUNDO DA CONCORRENCIA N 0022024 A CARGO DA SECRETARIA DE INFRAESTRUTURA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">02/10/2024</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1104140.1</v>