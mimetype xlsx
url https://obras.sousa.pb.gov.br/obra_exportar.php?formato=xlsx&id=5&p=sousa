--- v0 (2026-08-28)
+++ v1 (2026-10-28)
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.2260000</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/08/2026 04:00</t>
+          <t xml:space="preserve">28/10/2026 14:45</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -1140,90 +1140,90 @@
           <t xml:space="preserve">5320</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DA EXECUCAO DA INSTALACAO DA NOVA ILUMINACAO DO ESTADIO GOVERNADOR ANTONIO MARIZ O MARIZAO CONFORME CONVÊNIO FDE 172022 A CARGO DA SECRETARIADE ESPORTE E LAZER CONFORME CONTRATO N 7472022 ORIUNDO DA TOMADA DE PRECO N 0152022</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">10/06/2024</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>45449.63</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">10761</t>
+          <t xml:space="preserve">10764</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE EXECUCAO DA INSTALACAO DA NOVA ILUMINACAO DO ESTADIO GOVERNADOR ANTONIO MARIZ O MARIZAO CONFORME CONVÊNIO FDE 172022 A CARGO DA SECRETARIA DE ESPORTE E LAZER CONFORME CONTRATO N 7472022 ORIUNDO DA TOMADA DE PRECO N 0152022.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">14/12/2023</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>676978.65</v>
+        <v>37384.88</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">10764</t>
+          <t xml:space="preserve">10761</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE EXECUCAO DA INSTALACAO DA NOVA ILUMINACAO DO ESTADIO GOVERNADOR ANTONIO MARIZ O MARIZAO CONFORME CONVÊNIO FDE 172022 A CARGO DA SECRETARIA DE ESPORTE E LAZER CONFORME CONTRATO N 7472022 ORIUNDO DA TOMADA DE PRECO N 0152022.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">14/12/2023</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>37384.88</v>
+        <v>676978.65</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">5259</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DA OBRA DE EXECUCAO DA INSTALACAO DA NOVA ILUMINACAO DO ESTADIO GOVERNADOR ANTONIO MARIZ O MARIZAO CONFORME CONVÊNIO FDE 172022 A CARGO DA SECRETARIA DE ESPORTE E LAZER CONFORME CONTRATO N 7472022 ORIUNDO DA TOMADA DE PRECO N 0152022.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">21/07/2023</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>33330</v>
@@ -1274,90 +1274,90 @@
           <t xml:space="preserve">5320</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DA EXECUCAO DA INSTALACAO DA NOVA ILUMINACAO DO ESTADIO GOVERNADOR ANTONIO MARIZ O MARIZAO CONFORME CONVÊNIO FDE 172022 A CARGO DA SECRETARIADE ESPORTE E LAZER CONFORME CONTRATO N 7472022 ORIUNDO DA TOMADA DE PRECO N 0152022</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">09/07/2024</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>45449.63</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">10761</t>
+          <t xml:space="preserve">10764</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE EXECUCAO DA INSTALACAO DA NOVA ILUMINACAO DO ESTADIO GOVERNADOR ANTONIO MARIZ O MARIZAO CONFORME CONVÊNIO FDE 172022 A CARGO DA SECRETARIA DE ESPORTE E LAZER CONFORME CONTRATO N 7472022 ORIUNDO DA TOMADA DE PRECO N 0152022.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">28/12/2023</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>585692.39</v>
+        <v>37384.88</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">10764</t>
+          <t xml:space="preserve">10761</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE EXECUCAO DA INSTALACAO DA NOVA ILUMINACAO DO ESTADIO GOVERNADOR ANTONIO MARIZ O MARIZAO CONFORME CONVÊNIO FDE 172022 A CARGO DA SECRETARIA DE ESPORTE E LAZER CONFORME CONTRATO N 7472022 ORIUNDO DA TOMADA DE PRECO N 0152022.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">28/12/2023</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>37384.88</v>
+        <v>585692.39</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">10761</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE EXECUCAO DA INSTALACAO DA NOVA ILUMINACAO DO ESTADIO GOVERNADOR ANTONIO MARIZ O MARIZAO CONFORME CONVÊNIO FDE 172022 A CARGO DA SECRETARIA DE ESPORTE E LAZER CONFORME CONTRATO N 7472022 ORIUNDO DA TOMADA DE PRECO N 0152022.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">14/12/2023</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>91286.26</v>