--- v0 (2026-08-27)
+++ v1 (2026-10-27)
@@ -124,51 +124,51 @@
         <is>
           <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção da Casa de Acolhimento para Crianças e Adolescentes, Casa Lar, no Município de Sousa/PB.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Situação</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paralisada</t>
+          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Joao Patricio de Lima</t>
         </is>
@@ -196,92 +196,92 @@
         <is>
           <t xml:space="preserve">16/11/2023</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">Previsão</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">06/05/2026</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalização</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">12/05/2026</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor inicial</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1240378.43</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor atual</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1240378.43</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor pago</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1209043.95</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>0</v>
+        <v>97.47</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratada</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">Construtora E Locadora Alexandre Ltda - Epp</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">CNPJ contratada</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">17490708000170</t>
         </is>
       </c>
@@ -296,87 +296,87 @@
         <is>
           <t xml:space="preserve">05923/24</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">Latitude</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">-6.7600000</t>
+          <t xml:space="preserve">-6.7685100</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t xml:space="preserve">Longitude</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">-38.2200000</t>
+          <t xml:space="preserve">-38.2180100</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/08/2026 06:30</t>
+          <t xml:space="preserve">26/10/2026 02:00</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -412,108 +412,460 @@
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">Declaração de Acessibilidade</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">ART-EXECUCAO.pdf</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/arquivo/1866a43bad60486ab39bde06aac63bf2.pdf</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Projeto Básico</t>
+          <t xml:space="preserve">Documento de Finalização</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">P01 - Casa Lar.pdf</t>
+          <t xml:space="preserve">Oficio 138-26 SEPLAN-PMS.pdf</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/arquivo/3a38f502ff5847afbccf2c25b005a537.pdf</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/arquivo/db2f5ae9e7be48339305a3fd22833865.pdf</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Planilha Contratada</t>
+          <t xml:space="preserve">Projeto Básico</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLANILHA.VENCEDORA.xlsx</t>
+          <t xml:space="preserve">P01 - Casa Lar.pdf</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/arquivo/4e23779b6c764861afa3ae1bed72155e.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/arquivo/3a38f502ff5847afbccf2c25b005a537.pdf</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
+          <t xml:space="preserve">Planilha Contratada</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PLANILHA.VENCEDORA.xlsx</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/arquivo/4e23779b6c764861afa3ae1bed72155e.xlsx</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
           <t xml:space="preserve">Ordem de Serviço</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
+      <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRAO.E.OS.pdf</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/arquivo/e5fe9e1fb0a04807b4f0a6b47fc4d164.pdf</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MEDIÇÃO_15_05.05.26.xlsx</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31622/planilha/2b6a9b25b63c4960b4b5cb14e2152d09.xlsx</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MEDIÇÃO_14_09.03.26.xlsx</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31621/planilha/5845df1f7d264b96b50ba30fb0dde848.xlsx</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MEDIÇÃO_13_29.12.25.xlsx</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31620/planilha/522b3a79ba3d48fdb6c94e51f57fab5e.xlsx</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MEDIÇÃO_12_24.11.25.xlsx</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31619/planilha/75e093311c6e406d81692063fbf6418b.xlsx</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MEDIÇÃO_11_26.09.25.xlsx</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31618/planilha/7546acfef18c48e499841a88039e060c.xlsx</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM-10_MEDIÇÃO_PADRÃO_RLR_14.04.25.xlsx</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31007/planilha/8179454ff08a4879b38d0539c3aa94c7.xlsx</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM-09_CASA LAR.xlsx</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31006/planilha/1ab2b026670645679cdc68086c0c770f.xlsx</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM-08_CASA LAR_15.10.24.xlsx</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31005/planilha/7dcc243adfcb4f1ebc5aed5a55328b78.xlsx</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM-07_MEDIÇÃO_PADRÃO_Rlr_03.09.24.xlsx</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31004/planilha/0b235d01f3cf4dfd9a569409c27d5c96.xlsx</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM-06_MEDICAO_CASA LAR_RLR_09.07.24.xlsx</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31003/planilha/cad3b595257849bbb875812e6555b722.xlsx</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM-05_MEDICAO_PADRAO_RLR_28.05.24.xlsx</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31002/planilha/78a7c79f53d84ab2b91ea704d6b74ab5.xlsx</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM-04_MEDICAO_PADRAO_04_R01_RLR.xlsx</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31001/planilha/e9b71c2faa2d405a889552effbf6e0fe.xlsx</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM-03_MEDICAO_PADRAO_RLR.xlsx</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/30999/planilha/d45d54c9cbc24297a365636707899ae4.xlsx</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM-02_MEDICAO_PADRAO_RLR_01.03.24.xlsx</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/30998/planilha/1946f0ac730d4d49ab5345c370bf3b52.xlsx</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM-01_MEDICAO_PADRAO_RLR_11.01.24.xlsx</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/30997/planilha/84b90912df6b4d9c954c38ff0812ccf4.xlsx</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -522,126 +874,656 @@
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Latitude</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Longitude</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">KML</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Quantidade de fotos</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
+          <t xml:space="preserve">9508</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FINAL</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25/09/2026</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-6.7685100</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-38.2180100</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G2" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
           <t xml:space="preserve">7080</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">INICIAL</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">28/08/2025</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">-6.7600000</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">-38.2200000</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c r="G2" t="n">
+      <c r="G3" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Início</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fim</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Arquivo</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31622</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10/03/2026</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">05/05/2026</t>
+        </is>
+      </c>
+      <c r="D2" t="n">
+        <v>126155.58</v>
+      </c>
+      <c r="E2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31622/planilha/2b6a9b25b63c4960b4b5cb14e2152d09.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31621</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">30/12/2025</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09/03/2026</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>62180.25</v>
+      </c>
+      <c r="E3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31621/planilha/5845df1f7d264b96b50ba30fb0dde848.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31620</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25/11/2025</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">29/12/2025</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>162569.02</v>
+      </c>
+      <c r="E4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31620/planilha/522b3a79ba3d48fdb6c94e51f57fab5e.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31619</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27/09/2025</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24/11/2025</t>
+        </is>
+      </c>
+      <c r="D5" t="n">
+        <v>42245.58</v>
+      </c>
+      <c r="E5" t="n">
+        <v>0</v>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31619/planilha/75e093311c6e406d81692063fbf6418b.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31618</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/03/2025</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26/09/2025</t>
+        </is>
+      </c>
+      <c r="D6" t="n">
+        <v>125103.41</v>
+      </c>
+      <c r="E6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31618/planilha/7546acfef18c48e499841a88039e060c.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31007</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16/12/2024</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24/04/2025</t>
+        </is>
+      </c>
+      <c r="D7" t="n">
+        <v>102367.24</v>
+      </c>
+      <c r="E7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31007/planilha/8179454ff08a4879b38d0539c3aa94c7.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31006</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">20/09/2024</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16/12/2024</t>
+        </is>
+      </c>
+      <c r="D8" t="n">
+        <v>31441.26</v>
+      </c>
+      <c r="E8" t="n">
+        <v>0</v>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31006/planilha/1ab2b026670645679cdc68086c0c770f.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31005</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">19/08/2024</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">20/09/2024</t>
+        </is>
+      </c>
+      <c r="D9" t="n">
+        <v>68231.63</v>
+      </c>
+      <c r="E9" t="n">
+        <v>0</v>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31005/planilha/7dcc243adfcb4f1ebc5aed5a55328b78.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31004</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10/05/2024</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16/08/2024</t>
+        </is>
+      </c>
+      <c r="D10" t="n">
+        <v>40632.78</v>
+      </c>
+      <c r="E10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31004/planilha/0b235d01f3cf4dfd9a569409c27d5c96.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31003</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11/05/2024</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10/06/2024</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>70347.04</v>
+      </c>
+      <c r="E11" t="n">
+        <v>0</v>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31003/planilha/cad3b595257849bbb875812e6555b722.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31002</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04/04/2024</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10/05/2024</t>
+        </is>
+      </c>
+      <c r="D12" t="n">
+        <v>103177.49</v>
+      </c>
+      <c r="E12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31002/planilha/78a7c79f53d84ab2b91ea704d6b74ab5.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31001</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02/03/2024</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04/04/2024</t>
+        </is>
+      </c>
+      <c r="D13" t="n">
+        <v>79712.63</v>
+      </c>
+      <c r="E13" t="n">
+        <v>0</v>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/31001/planilha/e9b71c2faa2d405a889552effbf6e0fe.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">30999</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31/01/2024</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01/03/2024</t>
+        </is>
+      </c>
+      <c r="D14" t="n">
+        <v>66865.07</v>
+      </c>
+      <c r="E14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/30999/planilha/d45d54c9cbc24297a365636707899ae4.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">30998</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">22/01/2024</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31/01/2024</t>
+        </is>
+      </c>
+      <c r="D15" t="n">
+        <v>61443.01</v>
+      </c>
+      <c r="E15" t="n">
+        <v>0</v>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/30998/planilha/1946f0ac730d4d49ab5345c370bf3b52.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">30997</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">21/11/2023</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">22/01/2024</t>
+        </is>
+      </c>
+      <c r="D16" t="n">
+        <v>66571.96</v>
+      </c>
+      <c r="E16" t="n">
+        <v>0</v>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/06822023/medicoes/30997/planilha/84b90912df6b4d9c954c38ff0812ccf4.xlsx</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Protocolo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratado</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>