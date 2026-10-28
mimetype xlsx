--- v0 (2026-08-27)
+++ v1 (2026-10-28)
@@ -124,51 +124,51 @@
         <is>
           <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Reforma e Ampliação da Secretária de Educação, no Município de Sousa/PB, discriminados e quantificados nos anexos do edital.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Situação</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paralisada</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">RUA DEPUTADO JOSÉ DE PAIVA GADELHA</t>
         </is>
@@ -196,92 +196,92 @@
         <is>
           <t xml:space="preserve">06/07/2022</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">Previsão</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">23/04/2025</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalização</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">28/05/2025</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor inicial</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1188434.56</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor atual</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1119814.3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor pago</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1114171.37</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>90.41</v>
+        <v>97.91</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratada</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">CNPJ contratada</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">09545520000154</t>
         </is>
       </c>
@@ -296,87 +296,87 @@
         <is>
           <t xml:space="preserve">86893/22</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">Latitude</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">-6.7577000</t>
+          <t xml:space="preserve">-6.7576800</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t xml:space="preserve">Longitude</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">-38.2253000</t>
+          <t xml:space="preserve">-38.2253600</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/08/2026 05:30</t>
+          <t xml:space="preserve">28/10/2026 15:30</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -412,548 +412,592 @@
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">Declaração de Acessibilidade</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">RRT Acessibilidade.pdf</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/arquivo/6eaee36498ff419db3fbfa365bd6b428.pdf</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Projeto Básico</t>
+          <t xml:space="preserve">Documento de Finalização</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">ProjetoArquitetonico2.pdf</t>
+          <t xml:space="preserve">Termo de recebimento reforma Secretaria Educação.pdf</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/arquivo/91d1c3e1d8a54db785f55654a6f73232.pdf</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/arquivo/0231df04451e48898a06bb77e0a3840a.pdf</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Planilha Contratada</t>
+          <t xml:space="preserve">Projeto Básico</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">PlanVencedora.xlsx</t>
+          <t xml:space="preserve">ProjetoArquitetonico2.pdf</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/arquivo/2f26aff2b29445ac9d18cac56eaa5313.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/arquivo/91d1c3e1d8a54db785f55654a6f73232.pdf</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ordem de Serviço</t>
+          <t xml:space="preserve">Planilha Contratada</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">OD Reforma Secretraria.pdf</t>
+          <t xml:space="preserve">PlanVencedora.xlsx</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/arquivo/7a8c1b726de04ff1820494fee046c2b1.pdf</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/arquivo/2f26aff2b29445ac9d18cac56eaa5313.xlsx</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Planilha de Medição</t>
+          <t xml:space="preserve">Ordem de Serviço</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_11 Secretaria ok.xlsx</t>
+          <t xml:space="preserve">OD Reforma Secretraria.pdf</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19268/planilha/e360ac5772b74e87918122aa717a4704.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/arquivo/7a8c1b726de04ff1820494fee046c2b1.pdf</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_10 Secretaria ok.xlsx</t>
+          <t xml:space="preserve">BM 21 - secretaria educação PMS.xlsx</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19266/planilha/3f28e2b6437f4199b25a706ee7fd76a5.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/31080/planilha/8f2aa5ab7d53438c8fd9590d36222c1d.xlsx</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_09 Secretaria ok.xlsx</t>
+          <t xml:space="preserve">BM_11 Secretaria ok.xlsx</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19262/planilha/521307e689d9467d80c84273c507dae4.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19268/planilha/e360ac5772b74e87918122aa717a4704.xlsx</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM 20 Prefeitura Sec Educação.xlsx</t>
+          <t xml:space="preserve">BM_10 Secretaria ok.xlsx</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19238/planilha/c5e8391b5ae547d4b6f8d13e31a31a13.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19266/planilha/3f28e2b6437f4199b25a706ee7fd76a5.xlsx</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM 19 Prefeitura Sec Educação.xlsx</t>
+          <t xml:space="preserve">BM_09 Secretaria ok.xlsx</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19237/planilha/e62c8e43592542fbbfd7befd2b3bdc68.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19262/planilha/521307e689d9467d80c84273c507dae4.xlsx</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM 18 Pref Sec Educação.xlsx</t>
+          <t xml:space="preserve">BM 20 Prefeitura Sec Educação.xlsx</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19236/planilha/6e70631157c04b5fb8669b3b30fad45b.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19238/planilha/c5e8391b5ae547d4b6f8d13e31a31a13.xlsx</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM 17 Prefeitura Sec Educação.xlsx</t>
+          <t xml:space="preserve">BM 19 Prefeitura Sec Educação.xlsx</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19235/planilha/23ede538bf7a48488ca49b17c6ef7e12.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19237/planilha/e62c8e43592542fbbfd7befd2b3bdc68.xlsx</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM 16 Prefeitura.xlsx</t>
+          <t xml:space="preserve">BM 18 Pref Sec Educação.xlsx</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19234/planilha/5e6b93f18a114eb69d67fc06b1f86146.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19236/planilha/6e70631157c04b5fb8669b3b30fad45b.xlsx</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_15 Secretaria OK.xlsx</t>
+          <t xml:space="preserve">BM 17 Prefeitura Sec Educação.xlsx</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19233/planilha/a4d8a02f8545473c8ddfd522a167c9ca.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19235/planilha/23ede538bf7a48488ca49b17c6ef7e12.xlsx</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_14 Secretaria OK.xlsx</t>
+          <t xml:space="preserve">BM 16 Prefeitura.xlsx</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19232/planilha/c53dec3189b24b679f3744bf8ab98343.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19234/planilha/5e6b93f18a114eb69d67fc06b1f86146.xlsx</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_13 Secretaria.xlsx</t>
+          <t xml:space="preserve">BM_15 Secretaria OK.xlsx</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19231/planilha/1c666cb5691746ddb3b0c254bd1ff5e7.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19233/planilha/a4d8a02f8545473c8ddfd522a167c9ca.xlsx</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_12 Secretaria ok.xlsx</t>
+          <t xml:space="preserve">BM_14 Secretaria OK.xlsx</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19230/planilha/99f5502399a448f6805c303075a42638.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19232/planilha/c53dec3189b24b679f3744bf8ab98343.xlsx</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_04.xlsx</t>
+          <t xml:space="preserve">BM_13 Secretaria.xlsx</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19228/planilha/9354cc760bb24922bd1052a82f74b555.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19231/planilha/1c666cb5691746ddb3b0c254bd1ff5e7.xlsx</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_08 Secretaria ok.xlsx</t>
+          <t xml:space="preserve">BM_12 Secretaria ok.xlsx</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19218/planilha/c71f004ce1e34afca7e5b0d0d86e4082.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19230/planilha/99f5502399a448f6805c303075a42638.xlsx</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_07 Secretaria ok.xlsx</t>
+          <t xml:space="preserve">BM_04.xlsx</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19217/planilha/93e9e8f9fef04727aca6ba1d91a48c89.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19228/planilha/9354cc760bb24922bd1052a82f74b555.xlsx</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_06 Secretaria ok.xlsx</t>
+          <t xml:space="preserve">BM_08 Secretaria ok.xlsx</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19215/planilha/aceceed699fe457b8118273696fdb34a.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19218/planilha/c71f004ce1e34afca7e5b0d0d86e4082.xlsx</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_05 Secretaria.xlsx</t>
+          <t xml:space="preserve">BM_07 Secretaria ok.xlsx</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19212/planilha/bdb80da5c6714588a19f83a611d8343e.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19217/planilha/93e9e8f9fef04727aca6ba1d91a48c89.xlsx</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_03.xlsx</t>
+          <t xml:space="preserve">BM_06 Secretaria ok.xlsx</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19210/planilha/7361ab2c9cf344679c910f253a150a48.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19215/planilha/aceceed699fe457b8118273696fdb34a.xlsx</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_02.xlsx</t>
+          <t xml:space="preserve">BM_05 Secretaria.xlsx</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19209/planilha/c311c59e7e87471e893baece3bc1d425.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19212/planilha/bdb80da5c6714588a19f83a611d8343e.xlsx</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
+          <t xml:space="preserve">BM_03.xlsx</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19210/planilha/7361ab2c9cf344679c910f253a150a48.xlsx</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM_02.xlsx</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19209/planilha/c311c59e7e87471e893baece3bc1d425.xlsx</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
           <t xml:space="preserve">BM_01.xlsx</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
+      <c r="C28" t="inlineStr">
         <is>
           <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19208/planilha/aa8d8f30e7114a8c861a6922a26dd62d.xlsx</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -962,781 +1006,849 @@
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Latitude</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Longitude</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">KML</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Quantidade de fotos</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
+          <t xml:space="preserve">9338</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FINAL</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01/09/2026</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-6.7576800</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-38.2253600</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G2" t="n">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
           <t xml:space="preserve">5888</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">INICIAL</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">19/02/2025</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">-6.7577000</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">-38.2253000</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c r="G2" t="n">
+      <c r="G3" t="n">
         <v>5</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Início</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fim</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Arquivo</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">19268</t>
+          <t xml:space="preserve">31080</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">25/08/2023</t>
+          <t xml:space="preserve">04/01/2025</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">13/11/2023</t>
+          <t xml:space="preserve">25/03/2026</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>18230.76</v>
+        <v>84058.01</v>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19268/planilha/e360ac5772b74e87918122aa717a4704.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/31080/planilha/8f2aa5ab7d53438c8fd9590d36222c1d.xlsx</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">19266</t>
+          <t xml:space="preserve">19268</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">22/06/2023</t>
+          <t xml:space="preserve">25/08/2023</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">24/08/2023</t>
+          <t xml:space="preserve">13/11/2023</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>60632.64</v>
+        <v>18230.76</v>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19266/planilha/3f28e2b6437f4199b25a706ee7fd76a5.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19268/planilha/e360ac5772b74e87918122aa717a4704.xlsx</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">19262</t>
+          <t xml:space="preserve">19266</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">05/05/2023</t>
+          <t xml:space="preserve">22/06/2023</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">21/06/2023</t>
+          <t xml:space="preserve">24/08/2023</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>49286.3</v>
+        <v>60632.64</v>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19262/planilha/521307e689d9467d80c84273c507dae4.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19266/planilha/3f28e2b6437f4199b25a706ee7fd76a5.xlsx</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">19238</t>
+          <t xml:space="preserve">19262</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">26/11/2024</t>
+          <t xml:space="preserve">05/05/2023</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">03/01/2025</t>
+          <t xml:space="preserve">21/06/2023</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>39633.11</v>
+        <v>49286.3</v>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19238/planilha/c5e8391b5ae547d4b6f8d13e31a31a13.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19262/planilha/521307e689d9467d80c84273c507dae4.xlsx</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">19237</t>
+          <t xml:space="preserve">19238</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">17/10/2024</t>
+          <t xml:space="preserve">26/11/2024</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">25/11/2024</t>
+          <t xml:space="preserve">03/01/2025</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>38767.5</v>
+        <v>39633.11</v>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19237/planilha/e62c8e43592542fbbfd7befd2b3bdc68.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19238/planilha/c5e8391b5ae547d4b6f8d13e31a31a13.xlsx</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">19236</t>
+          <t xml:space="preserve">19237</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">29/09/2024</t>
+          <t xml:space="preserve">17/10/2024</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/10/2024</t>
+          <t xml:space="preserve">25/11/2024</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>28422.54</v>
+        <v>38767.5</v>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19236/planilha/6e70631157c04b5fb8669b3b30fad45b.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19237/planilha/e62c8e43592542fbbfd7befd2b3bdc68.xlsx</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">19235</t>
+          <t xml:space="preserve">19236</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">02/08/2024</t>
+          <t xml:space="preserve">29/09/2024</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">26/09/2024</t>
+          <t xml:space="preserve">16/10/2024</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>20804.1</v>
+        <v>28422.54</v>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19235/planilha/23ede538bf7a48488ca49b17c6ef7e12.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19236/planilha/6e70631157c04b5fb8669b3b30fad45b.xlsx</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">19234</t>
+          <t xml:space="preserve">19235</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/06/2024</t>
+          <t xml:space="preserve">02/08/2024</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">31/07/2024</t>
+          <t xml:space="preserve">26/09/2024</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>66928.92</v>
+        <v>20804.1</v>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19234/planilha/5e6b93f18a114eb69d67fc06b1f86146.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19235/planilha/23ede538bf7a48488ca49b17c6ef7e12.xlsx</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">19233</t>
+          <t xml:space="preserve">19234</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">18/05/2024</t>
+          <t xml:space="preserve">20/06/2024</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/06/2024</t>
+          <t xml:space="preserve">31/07/2024</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>15851.05</v>
+        <v>66928.92</v>
       </c>
       <c r="E10" t="n">
         <v>0</v>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19233/planilha/a4d8a02f8545473c8ddfd522a167c9ca.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19234/planilha/5e6b93f18a114eb69d67fc06b1f86146.xlsx</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">19232</t>
+          <t xml:space="preserve">19233</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">18/03/2024</t>
+          <t xml:space="preserve">18/05/2024</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/05/2024</t>
+          <t xml:space="preserve">20/06/2024</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>33849.13</v>
+        <v>15851.05</v>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19232/planilha/c53dec3189b24b679f3744bf8ab98343.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19233/planilha/a4d8a02f8545473c8ddfd522a167c9ca.xlsx</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">19231</t>
+          <t xml:space="preserve">19232</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/12/2023</t>
+          <t xml:space="preserve">18/03/2024</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/03/2024</t>
+          <t xml:space="preserve">16/05/2024</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>79739.64</v>
+        <v>33849.13</v>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19231/planilha/1c666cb5691746ddb3b0c254bd1ff5e7.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19232/planilha/c53dec3189b24b679f3744bf8ab98343.xlsx</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">19230</t>
+          <t xml:space="preserve">19231</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">13/11/2023</t>
+          <t xml:space="preserve">16/12/2023</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">15/12/2023</t>
+          <t xml:space="preserve">28/03/2024</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>75633.24</v>
+        <v>79739.64</v>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19230/planilha/99f5502399a448f6805c303075a42638.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19231/planilha/1c666cb5691746ddb3b0c254bd1ff5e7.xlsx</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">19228</t>
+          <t xml:space="preserve">19230</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">22/10/2022</t>
+          <t xml:space="preserve">13/11/2023</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">23/11/2022</t>
+          <t xml:space="preserve">15/12/2023</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>48629.34</v>
+        <v>75633.24</v>
       </c>
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19228/planilha/9354cc760bb24922bd1052a82f74b555.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19230/planilha/99f5502399a448f6805c303075a42638.xlsx</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">19218</t>
+          <t xml:space="preserve">19228</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">17/03/2023</t>
+          <t xml:space="preserve">22/10/2022</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">02/05/2023</t>
+          <t xml:space="preserve">23/11/2022</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>30673.28</v>
+        <v>48629.34</v>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19218/planilha/c71f004ce1e34afca7e5b0d0d86e4082.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19228/planilha/9354cc760bb24922bd1052a82f74b555.xlsx</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">19217</t>
+          <t xml:space="preserve">19218</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">31/01/2023</t>
+          <t xml:space="preserve">17/03/2023</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">17/03/2023</t>
+          <t xml:space="preserve">02/05/2023</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>76515.85</v>
+        <v>30673.28</v>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19217/planilha/93e9e8f9fef04727aca6ba1d91a48c89.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19218/planilha/c71f004ce1e34afca7e5b0d0d86e4082.xlsx</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">19215</t>
+          <t xml:space="preserve">19217</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/12/2022</t>
+          <t xml:space="preserve">31/01/2023</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">31/01/2023</t>
+          <t xml:space="preserve">17/03/2023</t>
         </is>
       </c>
       <c r="D17" t="n">
-        <v>49991.87</v>
+        <v>76515.85</v>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19215/planilha/aceceed699fe457b8118273696fdb34a.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19217/planilha/93e9e8f9fef04727aca6ba1d91a48c89.xlsx</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">19212</t>
+          <t xml:space="preserve">19215</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">23/11/2022</t>
+          <t xml:space="preserve">16/12/2022</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/12/2022</t>
+          <t xml:space="preserve">31/01/2023</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>62650.68</v>
+        <v>49991.87</v>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19212/planilha/bdb80da5c6714588a19f83a611d8343e.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19215/planilha/aceceed699fe457b8118273696fdb34a.xlsx</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">19210</t>
+          <t xml:space="preserve">19212</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/09/2022</t>
+          <t xml:space="preserve">23/11/2022</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">21/10/2022</t>
+          <t xml:space="preserve">16/12/2022</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>79324.28</v>
+        <v>62650.68</v>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19210/planilha/7361ab2c9cf344679c910f253a150a48.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19212/planilha/bdb80da5c6714588a19f83a611d8343e.xlsx</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">19209</t>
+          <t xml:space="preserve">19210</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">15/08/2022</t>
+          <t xml:space="preserve">16/09/2022</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">15/09/2022</t>
+          <t xml:space="preserve">21/10/2022</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>81506.11</v>
+        <v>79324.28</v>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19209/planilha/c311c59e7e87471e893baece3bc1d425.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19210/planilha/7361ab2c9cf344679c910f253a150a48.xlsx</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">19208</t>
+          <t xml:space="preserve">19209</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">06/07/2022</t>
+          <t xml:space="preserve">15/08/2022</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">15/08/2022</t>
+          <t xml:space="preserve">15/09/2022</t>
         </is>
       </c>
       <c r="D21" t="n">
-        <v>55322.67</v>
+        <v>81506.11</v>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19209/planilha/c311c59e7e87471e893baece3bc1d425.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">19208</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06/07/2022</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15/08/2022</t>
+        </is>
+      </c>
+      <c r="D22" t="n">
+        <v>55322.67</v>
+      </c>
+      <c r="E22" t="n">
+        <v>0</v>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
         <is>
           <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/04832022/medicoes/19208/planilha/aa8d8f30e7114a8c861a6922a26dd62d.xlsx</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Protocolo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>