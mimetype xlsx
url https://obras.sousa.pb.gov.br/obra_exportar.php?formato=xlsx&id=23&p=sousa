--- v0 (2026-08-27)
+++ v1 (2026-10-27)
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.2097000</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/08/2026 05:00</t>
+          <t xml:space="preserve">27/10/2026 09:45</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -685,168 +685,193 @@
           <t xml:space="preserve">Documento 119475/22</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Nogueira &amp; Oliveira Construcoes Ltda</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">19154188000150</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">14/10/2023</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">08/10/2026</t>
+          <t xml:space="preserve">07/10/2027</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>1783579.42</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Recuperação da Infraestrutura de Irrigação de Uso Comum do Perímetro Irrigado de São Gonçalo conforme Convênio FDE n 0182022 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Protocolo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Justificativa</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Término</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor alterado</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Documento 128794/25</t>
+          <t xml:space="preserve">Documento 120020/26</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Vigência</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Recuperação da Infraestrutura de Irrigação de Uso Comum do Perímetro Irrigado de São Gonçalo conforme Convênio FDE n 0182022 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">	Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Recuperação da Infraestrutura de Irrigação de Uso Comum do Perímetro Irrigado de São Gonçalo conforme Convênio FDE n 0182022 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">08/10/2026</t>
+          <t xml:space="preserve">07/10/2027</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Documento 10726/25</t>
+          <t xml:space="preserve">Documento 128794/25</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Vigência</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Conforme justificativa técnica apresentada.</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Recuperação da Infraestrutura de Irrigação de Uso Comum do Perímetro Irrigado de São Gonçalo conforme Convênio FDE n 0182022 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/10/2025</t>
+          <t xml:space="preserve">08/10/2026</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
+          <t xml:space="preserve">Documento 10726/25</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vigência</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Conforme justificativa técnica apresentada.</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10/10/2025</t>
+        </is>
+      </c>
+      <c r="E4" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
           <t xml:space="preserve">Documento 54013/24</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Vigência</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">CONFORME PARECER TÉCNICO DE ENGENHARIA. FLS 03</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">13/10/2024</t>
         </is>
       </c>
-      <c r="E4" t="n">
+      <c r="E5" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Objeto</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Concedente</t>
         </is>
@@ -1474,90 +1499,90 @@
           <t xml:space="preserve">5510</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 15 MEDICAO DA EXECUCAO DA RECUPERACAO DA INFRAESTRUTURA DE IRRIGACAO DE USO COMUM DO PERIMETRO IRRIGADO DE SAO GONCALO CONFORME CONVENIO FDE N 0182022 NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 6902022 ORIUNDO DA CONCORRENCIA 032022 A CARGO DA SECRETARIA DE AGRICULTURA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">22/07/2025</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>153603.72</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">4221</t>
+          <t xml:space="preserve">4230</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 13 MEDICAO DA EXECUCAO DA RECUPERACAO DA INFRAESTRUTURA DE IRRIGACAO DE USO COMUM DO PERIMETRO IRRIGADO DE SAO GONCALO CONFORME CONVENIO FDE N 0182022 NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 6902022 ORIUNDO DA CONCORRENCIA 032022 A CARGO DA SECRETARIA DE AGRICULTURA</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 14 MEDICAO DA EXECUCAO DA RECUPERACAO DA INFRAESTRUTURA DE IRRIGACAO DE USO COMUM DO PERIMETRO IRRIGADO DE SAO GONCALO CONFORME CONVENIO FDE N 0182022 NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 6902022 ORIUNDO DA CONCORRENCIA 032022 A CARGO DA SECRETARIA DE AGRICULTURA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">26/06/2025</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>18888.73</v>
+        <v>70142.78</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">4230</t>
+          <t xml:space="preserve">4221</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 14 MEDICAO DA EXECUCAO DA RECUPERACAO DA INFRAESTRUTURA DE IRRIGACAO DE USO COMUM DO PERIMETRO IRRIGADO DE SAO GONCALO CONFORME CONVENIO FDE N 0182022 NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 6902022 ORIUNDO DA CONCORRENCIA 032022 A CARGO DA SECRETARIA DE AGRICULTURA</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 13 MEDICAO DA EXECUCAO DA RECUPERACAO DA INFRAESTRUTURA DE IRRIGACAO DE USO COMUM DO PERIMETRO IRRIGADO DE SAO GONCALO CONFORME CONVENIO FDE N 0182022 NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 6902022 ORIUNDO DA CONCORRENCIA 032022 A CARGO DA SECRETARIA DE AGRICULTURA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">26/06/2025</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>70142.78</v>
+        <v>18888.73</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2825</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 12 MEDICAO DA EXECUCAO DA RECUPERACAO DA INFRAESTRUTURA DE IRRIGACAO DE USO COMUM DO PERIMETRO IRRIGADO DE SAO GONCALO CONFORME CONVENIO FDE N 0182022 NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 6902022 ORIUNDO DA CONCORRENCIA 032022 A CARGO DA SECRETARIA DE AGRICULTURA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">08/05/2025</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>49440.54</v>