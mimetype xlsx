--- v0 (2026-08-28)
+++ v1 (2026-10-27)
@@ -124,51 +124,51 @@
         <is>
           <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Reforma de Equipamento Público para Instalação do Serviço de Oncologia O Laureano de Sousa conforme Convênio SESPB n 0442022 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Situação</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paralisada</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">RUA LUÍS PEREIRA DA SILVA</t>
         </is>
@@ -196,92 +196,92 @@
         <is>
           <t xml:space="preserve">20/10/2022</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">Previsão</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">20/10/2025</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalização</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">27/01/2025</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor inicial</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>989890.42</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor atual</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1031115.03</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor pago</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>0</v>
+        <v>89.31</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratada</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">CNPJ contratada</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">09545520000154</t>
         </is>
       </c>
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.2300000</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/08/2026 05:00</t>
+          <t xml:space="preserve">26/10/2026 02:15</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -390,108 +390,526 @@
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">Documento de Responsabilidade Técnica</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">ART*-*PB20220484040</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Projeto Básico</t>
+          <t xml:space="preserve">Documento de Finalização</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">CENTRO ONCOLOGIA SOUSA_02 (1).pdf</t>
+          <t xml:space="preserve">Termo de Recebimento de Obra - Centro de Oncologia.pdf</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/arquivo/0506cb0e827b457496b9121f9015d28d.pdf</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/arquivo/3c451e793ef34b7ab58fbe804a15c26a.pdf</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Planilha Contratada</t>
+          <t xml:space="preserve">Projeto Básico</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">planilha vencedora_CRONOGRAMA,BDI E ES (1).xlsx</t>
+          <t xml:space="preserve">CENTRO ONCOLOGIA SOUSA_02 (1).pdf</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/arquivo/f9817d53b26344bda02f26f6208b3cfd.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/arquivo/0506cb0e827b457496b9121f9015d28d.pdf</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
+          <t xml:space="preserve">Planilha Contratada</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">planilha vencedora_CRONOGRAMA,BDI E ES (1).xlsx</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/arquivo/f9817d53b26344bda02f26f6208b3cfd.xlsx</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
           <t xml:space="preserve">Ordem de Serviço</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">Centro oncologico .pdf</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/arquivo/74c05e1990294851850ec4d643e01e06.pdf</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM-19_FINAL_26.12.24.xlsx</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31471/planilha/540bacd954904df88e1dbb34141dba15.xlsx</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 18 CENTRO DE ONCOLOGIA_plotter_17.12.24.xlsx</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31469/planilha/f252edb21ade4418a6d3de247a7dd63a.xlsx</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 17_31.09.2024.xlsx</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31468/planilha/0dda698f9beb43a0b48a6e644288237e.xlsx</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 16_RLR_09.08.24_plotter.xlsx</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31467/planilha/6f3a712c4d5043d19f3b132306835f70.xlsx</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 15_RLR_244.07.24.xlsx</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31465/planilha/fb82f49dce534e2daf06bd5f11ff8a59.xlsx</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 14_RLR_17.07.24.xlsx</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31463/planilha/c816cc7ca51f442d9b42961e0832c4ff.xlsx</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 13_01.07.24_rlr.1.xlsx</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31460/planilha/fcc95c966ffa42b7a1a7b19323f30ac4.xlsx</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 12_20.06.24_rlr.1.xlsx</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31458/planilha/176f908cbbb74c09bd4fe2a424479a19.xlsx</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 11_04.06.24_RLR_plotter.xlsx</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31457/planilha/99624c1d46984880913752e4dcde665c.xlsx</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 10 ONCOLOGIA_RLR_26.04.244.xlsx</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31455/planilha/fd77e0c78a8a4ac08f7b6d4717335cd2.xlsx</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 09 ONCOLOGIA_RLR_20.03.24.xlsx</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31442/planilha/98b80ba7a4fb4bc2b43f9dbb92fa0dec.xlsx</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 08 ONCOLOGIA_28.02.24.xlsx</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31440/planilha/0df8fa6aac6642a49be835c6ab8f4726.xlsx</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 06 ONCOLOGIA_RLR_07.11.23.xlsx</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31434/planilha/1cf78256c73e41419d48e2b02e9d0a77.xlsx</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 05 ONCOLOGIA_acumulado 14.08.23.xlsx</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31433/planilha/51f2fc6ef3e745cfa211d5417d8fed1a.xlsx</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 04 ONCOLOGIA_acumulado 14.08.23.xlsx</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31431/planilha/5d94ba31f07a4db1a85284ac9eafbe74.xlsx</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 03 ONCOLOGIA_acumulado 14.08.23.xlsx</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31430/planilha/4133a528f75a4e78a02c7e4c5031b15e.xlsx</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 02_04.2023_ONCOLOGIA.xlsx</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31429/planilha/630bde8dcd5d4b5b990014f16ebaea21.xlsx</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BM 01_02.2023_ONCOLOGIA.xlsx</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31428/planilha/66f778ec56eb4d80b9e21f7a362a8a20.xlsx</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -500,126 +918,755 @@
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Latitude</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Longitude</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">KML</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Quantidade de fotos</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
+          <t xml:space="preserve">9433</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FINAL</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15/09/2026</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-6.7600000</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-38.2300000</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G2" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
           <t xml:space="preserve">7081</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">INICIAL</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">28/08/2025</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">-6.7600000</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">-38.2300000</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G2" t="n">
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G3" t="n">
         <v>3</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Início</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fim</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Arquivo</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31471</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06/12/2024</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25/12/2024</t>
+        </is>
+      </c>
+      <c r="D2" t="n">
+        <v>67093.87</v>
+      </c>
+      <c r="E2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31471/planilha/540bacd954904df88e1dbb34141dba15.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31469</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02/10/2024</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06/12/2024</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>13904.38</v>
+      </c>
+      <c r="E3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31469/planilha/f252edb21ade4418a6d3de247a7dd63a.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31468</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23/08/2024</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02/10/2024</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>25709.61</v>
+      </c>
+      <c r="E4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31468/planilha/0dda698f9beb43a0b48a6e644288237e.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31467</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24/07/2024</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23/08/2024</t>
+        </is>
+      </c>
+      <c r="D5" t="n">
+        <v>52077.15</v>
+      </c>
+      <c r="E5" t="n">
+        <v>0</v>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31467/planilha/6f3a712c4d5043d19f3b132306835f70.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31465</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">03/07/2024</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24/07/2024</t>
+        </is>
+      </c>
+      <c r="D6" t="n">
+        <v>85345.09</v>
+      </c>
+      <c r="E6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31465/planilha/fb82f49dce534e2daf06bd5f11ff8a59.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31463</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02/07/2024</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">03/07/2024</t>
+        </is>
+      </c>
+      <c r="D7" t="n">
+        <v>61814</v>
+      </c>
+      <c r="E7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31463/planilha/c816cc7ca51f442d9b42961e0832c4ff.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31460</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">21/06/2024</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02/07/2024</t>
+        </is>
+      </c>
+      <c r="D8" t="n">
+        <v>21506.84</v>
+      </c>
+      <c r="E8" t="n">
+        <v>0</v>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31460/planilha/fcc95c966ffa42b7a1a7b19323f30ac4.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31458</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04/06/2024</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">21/06/2024</t>
+        </is>
+      </c>
+      <c r="D9" t="n">
+        <v>13927.75</v>
+      </c>
+      <c r="E9" t="n">
+        <v>0</v>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31458/planilha/176f908cbbb74c09bd4fe2a424479a19.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31457</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02/05/2024</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04/06/2024</t>
+        </is>
+      </c>
+      <c r="D10" t="n">
+        <v>38654.58</v>
+      </c>
+      <c r="E10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31457/planilha/99624c1d46984880913752e4dcde665c.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31455</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">21/03/2024</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02/05/2024</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>72902.81</v>
+      </c>
+      <c r="E11" t="n">
+        <v>0</v>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31455/planilha/fd77e0c78a8a4ac08f7b6d4717335cd2.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31442</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15/03/2024</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">21/03/2024</t>
+        </is>
+      </c>
+      <c r="D12" t="n">
+        <v>40841.25</v>
+      </c>
+      <c r="E12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31442/planilha/98b80ba7a4fb4bc2b43f9dbb92fa0dec.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31440</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16/01/2024</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15/03/2024</t>
+        </is>
+      </c>
+      <c r="D13" t="n">
+        <v>111094.41</v>
+      </c>
+      <c r="E13" t="n">
+        <v>0</v>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31440/planilha/0df8fa6aac6642a49be835c6ab8f4726.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31434</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28/07/2023</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10/11/2023</t>
+        </is>
+      </c>
+      <c r="D14" t="n">
+        <v>143113.48</v>
+      </c>
+      <c r="E14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31434/planilha/1cf78256c73e41419d48e2b02e9d0a77.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31433</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11/06/2023</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17/07/2023</t>
+        </is>
+      </c>
+      <c r="D15" t="n">
+        <v>62108.87</v>
+      </c>
+      <c r="E15" t="n">
+        <v>0</v>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31433/planilha/51f2fc6ef3e745cfa211d5417d8fed1a.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31431</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">05/05/2023</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12/06/2023</t>
+        </is>
+      </c>
+      <c r="D16" t="n">
+        <v>45413.76</v>
+      </c>
+      <c r="E16" t="n">
+        <v>0</v>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31431/planilha/5d94ba31f07a4db1a85284ac9eafbe74.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31430</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">13/04/2023</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">05/05/2023</t>
+        </is>
+      </c>
+      <c r="D17" t="n">
+        <v>31489.9</v>
+      </c>
+      <c r="E17" t="n">
+        <v>0</v>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31430/planilha/4133a528f75a4e78a02c7e4c5031b15e.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31429</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">05/04/2023</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">13/04/2023</t>
+        </is>
+      </c>
+      <c r="D18" t="n">
+        <v>24846.23</v>
+      </c>
+      <c r="E18" t="n">
+        <v>0</v>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31429/planilha/630bde8dcd5d4b5b990014f16ebaea21.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31428</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08/02/2022</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">05/04/2023</t>
+        </is>
+      </c>
+      <c r="D19" t="n">
+        <v>9012.21</v>
+      </c>
+      <c r="E19" t="n">
+        <v>0</v>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07012022/medicoes/31428/planilha/66f778ec56eb4d80b9e21f7a362a8a20.xlsx</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Protocolo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratado</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>