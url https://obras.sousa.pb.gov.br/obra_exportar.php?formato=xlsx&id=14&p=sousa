--- v0 (2026-08-28)
+++ v1 (2026-10-27)
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.2100000</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/08/2026 04:30</t>
+          <t xml:space="preserve">26/10/2026 15:30</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -1746,90 +1746,90 @@
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10062</t>
+          <t xml:space="preserve">4618</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 08 MEDICAO DE EXECUCAO DA OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 6152022 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 07 MEDICAO DE EXECUCAO DA OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVÊNIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 6152022 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">26/08/2025</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>41473.37</v>
+        <v>11768.85</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">4618</t>
+          <t xml:space="preserve">10062</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 07 MEDICAO DE EXECUCAO DA OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVÊNIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 6152022 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 08 MEDICAO DE EXECUCAO DA OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 6152022 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">26/08/2025</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>11768.85</v>
+        <v>41473.37</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">8021</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 REAJUSTE DE PRECO DE EXECUCAO DA OBRA DE CONSTRUCAO DE ESCOLA COM 06 SEIS SALAS LOCALIZADA NO BAIRRO ANGELIM NO MUNICIPIO DE SOUSA CONFORME CONVENIO 5382021 COM O GOVERNO DO ESTADO CONFORME CONTRATO N 6152022 ORIUNDO DA TOMADA DE PRECOS N 092022 A CARGO DA SECRETARIA DE EDUCACAO CONFORME 01 TERMO DE APOSTILAMENTO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">10/09/2024</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>33855.36</v>