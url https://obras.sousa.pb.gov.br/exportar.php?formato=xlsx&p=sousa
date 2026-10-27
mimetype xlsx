--- v0 (2026-08-27)
+++ v1 (2026-10-27)
@@ -103,4176 +103,4288 @@
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor pago</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratada</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">04192026</t>
+          <t xml:space="preserve">04202026</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
+          <t xml:space="preserve">OUTRAS</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada para a execução de obras de pavimentação asfáltica em diversas vias públicas do Município de Sousa/PB, no âmbito do Programa Pavimenta Sousa, conforme projetos básicos/executivos, memoriais descritivos, planilhas orçamentárias, cronogramas físico-financeiros e demais peças técnicas integrantes do processo</t>
+          <t xml:space="preserve">Contratação de empresa especializada para execução das obras de implantação do Polo Turístico do Município de Sousa/PB, compreendendo serviços de infraestrutura viária, urbanização, paisagismo e modernização do sistema de iluminação pública com tecnologia LED, conforme projetos, especificações técnicas e demais documentos que integram o edital, no âmbito do Convênio FDE nº 107/2026</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Em Execução Normal</t>
+          <t xml:space="preserve">Paralisada</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">22/06/2026</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t xml:space="preserve">22/06/2027</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>16138071.46</v>
+        <v>18618600.65</v>
       </c>
       <c r="I2" t="n">
-        <v>1240161.62</v>
+        <v>0</v>
       </c>
       <c r="J2" t="n">
-        <v>7.68</v>
+        <v>0</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t xml:space="preserve">Niemaia Construcoes Ltda - Me</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
+          <t xml:space="preserve">04192026</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contratação de empresa especializada para a execução de obras de pavimentação asfáltica em diversas vias públicas do Município de Sousa/PB, no âmbito do Programa Pavimenta Sousa, conforme projetos básicos/executivos, memoriais descritivos, planilhas orçamentárias, cronogramas físico-financeiros e demais peças técnicas integrantes do processo</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Paralisada</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">22/06/2026</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">22/06/2027</t>
+        </is>
+      </c>
+      <c r="H3" t="n">
+        <v>16138071.46</v>
+      </c>
+      <c r="I3" t="n">
+        <v>1240161.62</v>
+      </c>
+      <c r="J3" t="n">
+        <v>7.68</v>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Niemaia Construcoes Ltda - Me</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
           <t xml:space="preserve">01002026</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">OUTRAS</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA PARA A CONSTRUÇÃO DE UMA
 SUBESTAÇÃO AÉREA DE 45KVA PARA ATENDER UMA ESTAÇÃO ELEVATÓRIA
 NO MUNICÍPIO DE SOUSA/PB</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F3" t="inlineStr">
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Paralisada</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">11/06/2026</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t xml:space="preserve">11/06/2027</t>
         </is>
       </c>
-      <c r="H3" t="n">
+      <c r="H4" t="n">
         <v>38426.89</v>
       </c>
-      <c r="I3" t="n">
+      <c r="I4" t="n">
         <v>0</v>
       </c>
-      <c r="J3" t="n">
+      <c r="J4" t="n">
         <v>0</v>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t xml:space="preserve">Nobrega &amp; Assis Servicos de Engenharia Ltda - Me</t>
-        </is>
-[...54 lines deleted...]
-          <t xml:space="preserve">ID CONSTRUTORA LTDA</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">00642026</t>
+          <t xml:space="preserve">02432026</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">ABASTECIMENTO DE ÁGUA</t>
+          <t xml:space="preserve">OUTRAS</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada para perfuração de poços artesianos em diversas localidades na zona rural do município de Sousa/PB</t>
+          <t xml:space="preserve">Contratação de empresa especializada para execução da obra de Construção do Campo de Futebol Gerlanildo Linhares da Silva, localizado no Centro Social Urbano  CSU, destinado à Escola Municipal Chico Mendes e à comunidade local, neste Município de Sousa/PB</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">Em Execução Normal</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/02/2026</t>
+          <t xml:space="preserve">04/05/2026</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/02/2027</t>
+          <t xml:space="preserve">05/05/2027</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>545000</v>
+        <v>1882992.36</v>
       </c>
       <c r="I5" t="n">
-        <v>42699.65</v>
+        <v>514486.04</v>
       </c>
       <c r="J5" t="n">
-        <v>0</v>
+        <v>27.32</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t xml:space="preserve">MILOR PERFURAÇÕES E ENGENHARIA EIRELI</t>
+          <t xml:space="preserve">ID CONSTRUTORA LTDA</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">00102026</t>
+          <t xml:space="preserve">02212026</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRAÇA</t>
+          <t xml:space="preserve">CRECHE</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa de engenharia, sob regime de empreitada por preço unitário, para a execução dos serviços remanescentes da obra de construção da Praça da Bíblia, município de Sousa/PB, conforme Convênio Plataforma + Brasil nº 887700/2019/MTUR</t>
+          <t xml:space="preserve">Contratação de empresa especializada para execução da obra de construção de Creche Padrão FNDE  Tipo I, a ser implantada no Loteamento Jardim Rio do Peixe, neste Município de Sousa/PB, no âmbito do Contrato de Repasse nº 1093162-06 e Convênio FNDE correspondente</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Em Execução Normal</t>
+          <t xml:space="preserve">Paralisada</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/01/2026</t>
+          <t xml:space="preserve">22/04/2026</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/01/2027</t>
+          <t xml:space="preserve">22/04/2027</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>240000</v>
+        <v>4625763.22</v>
       </c>
       <c r="I6" t="n">
-        <v>77650.34</v>
+        <v>0</v>
       </c>
       <c r="J6" t="n">
         <v>0</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t xml:space="preserve">COPEVA CONSTRUÇÕES PEREIRA VIEIRA EIRELI - ME</t>
+          <t xml:space="preserve">Ecoforte Construtora E Energia Solar Ltda</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">05802025</t>
+          <t xml:space="preserve">00642026</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">GINÁSIO POLIESPORTIVO / QUADRA DE ESPORTES</t>
+          <t xml:space="preserve">ABASTECIMENTO DE ÁGUA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada para execução dos serviços de conclusão da construção da quadra poliesportiva localizada no Núcleo III, no município de Sousa/PB</t>
+          <t xml:space="preserve">Contratação de empresa especializada para perfuração de poços artesianos em diversas localidades na zona rural do município de Sousa/PB</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paralisada</t>
+          <t xml:space="preserve">Em Execução Normal</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/12/2025</t>
+          <t xml:space="preserve">12/02/2026</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/12/2026</t>
+          <t xml:space="preserve">12/02/2027</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>564041.16</v>
+        <v>545000</v>
       </c>
       <c r="I7" t="n">
-        <v>93357.55</v>
+        <v>42699.65</v>
       </c>
       <c r="J7" t="n">
         <v>0</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Obraplan Empresa de Limpeza e Serviços Urbanos Ltda-ME</t>
+          <t xml:space="preserve">MILOR PERFURAÇÕES E ENGENHARIA EIRELI</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">05492025</t>
+          <t xml:space="preserve">00102026</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">PASSAGEM MOLHADA</t>
+          <t xml:space="preserve">PRAÇA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção de Travessia das Pedrinhas, no Município de Sousa  PB</t>
+          <t xml:space="preserve">Contratação de empresa de engenharia, sob regime de empreitada por preço unitário, para a execução dos serviços remanescentes da obra de construção da Praça da Bíblia, município de Sousa/PB, conforme Convênio Plataforma + Brasil nº 887700/2019/MTUR</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">Em Execução Normal</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">04/12/2025</t>
+          <t xml:space="preserve">12/01/2026</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">02/12/2026</t>
+          <t xml:space="preserve">12/01/2027</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>3989000</v>
+        <v>240000</v>
       </c>
       <c r="I8" t="n">
-        <v>173239.78</v>
+        <v>84568.51</v>
       </c>
       <c r="J8" t="n">
         <v>0</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brimax Engenharia Ltda</t>
+          <t xml:space="preserve">COPEVA CONSTRUÇÕES PEREIRA VIEIRA EIRELI - ME</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">05092025</t>
+          <t xml:space="preserve">05802025</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">OUTRAS</t>
+          <t xml:space="preserve">GINÁSIO POLIESPORTIVO / QUADRA DE ESPORTES</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de pessoa jurídica para Contratação de empresa de engenharia, sob regime de empreitada por preço unitário, para execução da obra, incluindo todos os serviços, materiais, equipamentos, mão de obra, transporte, encargos e licenças...</t>
+          <t xml:space="preserve">Contratação de empresa especializada para execução dos serviços de conclusão da construção da quadra poliesportiva localizada no Núcleo III, no município de Sousa/PB</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">Em Execução Normal</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">24/11/2025</t>
+          <t xml:space="preserve">11/12/2025</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">24/11/2026</t>
+          <t xml:space="preserve">11/12/2026</t>
         </is>
       </c>
       <c r="H9" t="n">
-        <v>85562.75</v>
+        <v>564041.16</v>
       </c>
       <c r="I9" t="n">
-        <v>85495.11</v>
+        <v>93357.55</v>
       </c>
       <c r="J9" t="n">
         <v>0</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t xml:space="preserve">SPX CONSTRUÇÃO E SERVIÇOS EIRELI</t>
+          <t xml:space="preserve">Obraplan Empresa de Limpeza e Serviços Urbanos Ltda-ME</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">04822025</t>
+          <t xml:space="preserve">05492025</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVIMENTAÇÃO PARALEPÍPEDO</t>
+          <t xml:space="preserve">PASSAGEM MOLHADA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa para a pavimentação em paralelepípedo na zona rural e em vias urbanas do município, conforme o Programa Rua Viva</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção de Travessia das Pedrinhas, no Município de Sousa  PB</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">Em Execução Normal</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">23/10/2025</t>
+          <t xml:space="preserve">04/12/2025</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">23/10/2026</t>
+          <t xml:space="preserve">02/12/2026</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>3751504.48</v>
+        <v>3989000</v>
       </c>
       <c r="I10" t="n">
-        <v>0</v>
+        <v>173239.78</v>
       </c>
       <c r="J10" t="n">
-        <v>0</v>
+        <v>14.66</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Construtora E Limpeza Urbana Dantas Ltda</t>
+          <t xml:space="preserve">Brimax Engenharia Ltda</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">03972025</t>
+          <t xml:space="preserve">05092025</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESCOLA</t>
+          <t xml:space="preserve">OUTRAS</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Construção de Escola com 6 seis salas localizada no Bairro Angelim no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de pessoa jurídica para Contratação de empresa de engenharia, sob regime de empreitada por preço unitário, para execução da obra, incluindo todos os serviços, materiais, equipamentos, mão de obra, transporte, encargos e licenças...</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paralisada</t>
+          <t xml:space="preserve">Em Execução Normal</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">18/09/2025</t>
+          <t xml:space="preserve">24/11/2025</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">18/09/2026</t>
+          <t xml:space="preserve">24/11/2026</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>586175.78</v>
+        <v>85562.75</v>
       </c>
       <c r="I11" t="n">
-        <v>552509.68</v>
+        <v>85495.11</v>
       </c>
       <c r="J11" t="n">
         <v>0</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
+          <t xml:space="preserve">SPX CONSTRUÇÃO E SERVIÇOS EIRELI</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">02382025</t>
+          <t xml:space="preserve">04822025</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">OUTRAS</t>
+          <t xml:space="preserve">PAVIMENTAÇÃO PARALEPÍPEDO</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA CUJO CRITÉRIO DE SELEÇÃO DA PROPOSTA MAIS VANTAJOSA SERÁ A DE MENOR PREÇO GLOBAL para realização de reforma na COBERTA DO TERMINAL RODOVIÁRIO INTERESTADUAL ADILMAR DE PAIVA GADELHA, SOUSA - PB</t>
+          <t xml:space="preserve">Contratação de empresa para a pavimentação em paralelepípedo na zona rural e em vias urbanas do município, conforme o Programa Rua Viva</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paralisada</t>
+          <t xml:space="preserve">Em Execução Normal</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/06/2025</t>
+          <t xml:space="preserve">23/10/2025</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/06/2026</t>
+          <t xml:space="preserve">23/10/2026</t>
         </is>
       </c>
       <c r="H12" t="n">
-        <v>460000</v>
+        <v>3751504.48</v>
       </c>
       <c r="I12" t="n">
         <v>0</v>
       </c>
       <c r="J12" t="n">
         <v>0</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t xml:space="preserve">M2 Construções Eireli</t>
+          <t xml:space="preserve">Construtora E Limpeza Urbana Dantas Ltda</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">02142025</t>
+          <t xml:space="preserve">03972025</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">PSF</t>
+          <t xml:space="preserve">ESCOLA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada para a reforma e ampliação da Unidade Básica de Saúde ESF I Alto do Cruzeiro, conforme Proposta nº 05626.6970001/23-005</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Construção de Escola com 6 seis salas localizada no Bairro Angelim no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Em Execução Normal</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/05/2025</t>
+          <t xml:space="preserve">18/09/2025</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/05/2026</t>
+          <t xml:space="preserve">18/09/2026</t>
         </is>
       </c>
       <c r="H13" t="n">
-        <v>511256.99</v>
+        <v>586175.78</v>
       </c>
       <c r="I13" t="n">
-        <v>0</v>
+        <v>574775.15</v>
       </c>
       <c r="J13" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Projetcons Engenharia E Arquitetura Ltda</t>
+          <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
+          <t xml:space="preserve">02382025</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OUTRAS</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA CUJO CRITÉRIO DE SELEÇÃO DA PROPOSTA MAIS VANTAJOSA SERÁ A DE MENOR PREÇO GLOBAL para realização de reforma na COBERTA DO TERMINAL RODOVIÁRIO INTERESTADUAL ADILMAR DE PAIVA GADELHA, SOUSA - PB</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Paralisada</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16/06/2025</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16/06/2026</t>
+        </is>
+      </c>
+      <c r="H14" t="n">
+        <v>460000</v>
+      </c>
+      <c r="I14" t="n">
+        <v>0</v>
+      </c>
+      <c r="J14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">M2 Construções Eireli</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02142025</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PSF</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contratação de empresa especializada para a reforma e ampliação da Unidade Básica de Saúde ESF I Alto do Cruzeiro, conforme Proposta nº 05626.6970001/23-005</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Paralisada</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28/05/2025</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28/05/2026</t>
+        </is>
+      </c>
+      <c r="H15" t="n">
+        <v>511256.99</v>
+      </c>
+      <c r="I15" t="n">
+        <v>0</v>
+      </c>
+      <c r="J15" t="n">
+        <v>0</v>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Projetcons Engenharia E Arquitetura Ltda</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
           <t xml:space="preserve">01752025</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
+      <c r="B16" t="inlineStr">
         <is>
           <t xml:space="preserve">OUTRAS</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
+      <c r="C16" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATAÇÃO DE
 EMPRESA CUJO CRITÉRIO DE SELEÇÃO DA PROPOSTA MAIS VANTAJOSA SERÁ A DE
 MENOR PREÇO GLOBAL para realização de SINALIZAÇÃO HORIZONTAL EM DIVERSAS RUAS
 DA CIDADE DE SOUSA-PB</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F14" t="inlineStr">
+      <c r="D16" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Paralisada</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">09/05/2025</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t xml:space="preserve">09/05/2026</t>
         </is>
       </c>
-      <c r="H14" t="n">
+      <c r="H16" t="n">
         <v>270740.86</v>
       </c>
-      <c r="I14" t="n">
+      <c r="I16" t="n">
         <v>259869.33</v>
       </c>
-      <c r="J14" t="n">
+      <c r="J16" t="n">
         <v>0</v>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t xml:space="preserve">CONSTRUTORA LUIZ COSTA Ltda.</t>
-        </is>
-[...110 lines deleted...]
-          <t xml:space="preserve">Mz Construtora E Consultoria Eireli</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">05752024</t>
+          <t xml:space="preserve">01222025</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">GINÁSIO POLIESPORTIVO / QUADRA DE ESPORTES</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação direta de pessoa jurídica para conclusão da Quadra Poliesportiva da EMEIF Maria Estrela de Oliveira, oriunda da Concorrência 18/2022 que teve contrato rescindido, atendendo as necessidades das Secretarias de Planejamento, Desenvolvimento e Educação.</t>
+          <t xml:space="preserve">Contratação de empresa, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO SILVANA BRAGA- NO MUNICÍPIO DE SOUSA/PB</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada por conclusão de construção</t>
+          <t xml:space="preserve">Paralisada</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/12/2024</t>
+          <t xml:space="preserve">27/03/2025</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/02/2025</t>
+          <t xml:space="preserve">27/03/2026</t>
         </is>
       </c>
       <c r="H17" t="n">
-        <v>119646.39</v>
+        <v>605000</v>
       </c>
       <c r="I17" t="n">
+        <v>226953.77</v>
+      </c>
+      <c r="J17" t="n">
         <v>0</v>
       </c>
-      <c r="J17" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elizabete Gomes Construcao E Incorporacao Eireli</t>
+          <t xml:space="preserve">MLS CONTRUÇÃO CIVIL LTDA - ME</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">05312024</t>
+          <t xml:space="preserve">00792025</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">GINÁSIO POLIESPORTIVO / QUADRA DE ESPORTES</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, REALIZAÇÃO DE REFORMA DE QUADRA POLIESPORTIVA COBERTA COM VESTIARIO, NO BAIRRO JARDIM BRASILIA, NO MUNICIPIO DE SOUSA  PB</t>
+          <t xml:space="preserve">CONSTRUC807;A771;O DE QUADRA POLIESPORTIVA COM VESTIA769;RIOS E BANHEIROS -ESCOLA ANGELIM- SOUSA/PB nos termos do projeto básico e edital</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t xml:space="preserve">13/11/2024</t>
+          <t xml:space="preserve">25/02/2025</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t xml:space="preserve">07/03/2026</t>
+          <t xml:space="preserve">20/05/2026</t>
         </is>
       </c>
       <c r="H18" t="n">
-        <v>300000</v>
+        <v>888464.39</v>
       </c>
       <c r="I18" t="n">
-        <v>260246.97</v>
+        <v>884851.16</v>
       </c>
       <c r="J18" t="n">
-        <v>100</v>
+        <v>99.59</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t xml:space="preserve">JAMACIR FERREIRA MOREIRA LTDA</t>
+          <t xml:space="preserve">Mz Construtora E Consultoria Eireli</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">05192024</t>
+          <t xml:space="preserve">05752024</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">CRECHE</t>
+          <t xml:space="preserve">GINÁSIO POLIESPORTIVO / QUADRA DE ESPORTES</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, REALIZAÇÃO DE REFORMA DA CRECHE PROINFANCIA, TIPO B, IDELZUITE PIRES DE SÁ, NO BAIRRO JARDIM BRASILIA, NO MUNICIPIO DE SOUSA  PB</t>
+          <t xml:space="preserve">Contratação direta de pessoa jurídica para conclusão da Quadra Poliesportiva da EMEIF Maria Estrela de Oliveira, oriunda da Concorrência 18/2022 que teve contrato rescindido, atendendo as necessidades das Secretarias de Planejamento, Desenvolvimento e Educação.</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t xml:space="preserve">05/11/2024</t>
+          <t xml:space="preserve">16/12/2024</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t xml:space="preserve">05/11/2025</t>
+          <t xml:space="preserve">16/02/2025</t>
         </is>
       </c>
       <c r="H19" t="n">
-        <v>352170.25</v>
+        <v>119646.39</v>
       </c>
       <c r="I19" t="n">
-        <v>282360.26</v>
+        <v>0</v>
       </c>
       <c r="J19" t="n">
         <v>100</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
+          <t xml:space="preserve">Elizabete Gomes Construcao E Incorporacao Eireli</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">04852024</t>
+          <t xml:space="preserve">05312024</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">POÇO ARTESIANO</t>
+          <t xml:space="preserve">GINÁSIO POLIESPORTIVO / QUADRA DE ESPORTES</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa para realizar a perfuração de 15 poços artesianos, para atender as necessidades da secretaria de Planejamento e Desenvolvimento e Agricultura e Meio Ambiente, conforme condições, quantidades e exigências estabelecidas no Termo de Referencia e seus anexos.</t>
+          <t xml:space="preserve">Contratação de empresa, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, REALIZAÇÃO DE REFORMA DE QUADRA POLIESPORTIVA COBERTA COM VESTIARIO, NO BAIRRO JARDIM BRASILIA, NO MUNICIPIO DE SOUSA  PB</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t xml:space="preserve">26/09/2024</t>
+          <t xml:space="preserve">13/11/2024</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t xml:space="preserve">24/03/2025</t>
+          <t xml:space="preserve">07/03/2026</t>
         </is>
       </c>
       <c r="H20" t="n">
-        <v>91632.96</v>
+        <v>300000</v>
       </c>
       <c r="I20" t="n">
-        <v>609835.16</v>
+        <v>260246.97</v>
       </c>
       <c r="J20" t="n">
         <v>100</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Opere Construcoes E Servicos Ltda</t>
+          <t xml:space="preserve">JAMACIR FERREIRA MOREIRA LTDA</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">04542024</t>
+          <t xml:space="preserve">05192024</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESCOLA</t>
+          <t xml:space="preserve">CRECHE</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Construção da coberta da escola Dégma Lúcia, no município de Sousa-PB.</t>
+          <t xml:space="preserve">Contratação de empresa, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, REALIZAÇÃO DE REFORMA DA CRECHE PROINFANCIA, TIPO B, IDELZUITE PIRES DE SÁ, NO BAIRRO JARDIM BRASILIA, NO MUNICIPIO DE SOUSA  PB</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t xml:space="preserve">09/09/2024</t>
+          <t xml:space="preserve">05/11/2024</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/08/2025</t>
+          <t xml:space="preserve">05/11/2025</t>
         </is>
       </c>
       <c r="H21" t="n">
-        <v>105000</v>
+        <v>352170.25</v>
       </c>
       <c r="I21" t="n">
-        <v>122586.66</v>
+        <v>282360.26</v>
       </c>
       <c r="J21" t="n">
         <v>100</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">04122024</t>
+          <t xml:space="preserve">04852024</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
+          <t xml:space="preserve">POÇO ARTESIANO</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, PAVIMENTAÇÃO ASFÁLTICA EM CBUQ EM DIVERSAS RUAS DA CIDADE DE SOUSA/PB</t>
+          <t xml:space="preserve">Contratação de empresa para realizar a perfuração de 15 poços artesianos, para atender as necessidades da secretaria de Planejamento e Desenvolvimento e Agricultura e Meio Ambiente, conforme condições, quantidades e exigências estabelecidas no Termo de Referencia e seus anexos.</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t xml:space="preserve">29/07/2024</t>
+          <t xml:space="preserve">26/09/2024</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t xml:space="preserve">29/07/2025</t>
+          <t xml:space="preserve">24/03/2025</t>
         </is>
       </c>
       <c r="H22" t="n">
-        <v>1599479.7</v>
+        <v>91632.96</v>
       </c>
       <c r="I22" t="n">
-        <v>1380676.39</v>
+        <v>970923.53</v>
       </c>
       <c r="J22" t="n">
         <v>100</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Immi Servicos E Construcoes Ltda</t>
+          <t xml:space="preserve">Opere Construcoes E Servicos Ltda</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">03232024</t>
+          <t xml:space="preserve">04542024</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
+          <t xml:space="preserve">ESCOLA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">ontratação de empresa, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para a execução de serviços e obras de pavimentação asfáltica de Ruas e Avenidas nos Bairros Alto Capanema, Jardim SantAna, Estação, Dr. Zezé e Zú Silva, localizados no município de Sousa - PB</t>
+          <t xml:space="preserve">Construção da coberta da escola Dégma Lúcia, no município de Sousa-PB.</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t xml:space="preserve">21/06/2024</t>
+          <t xml:space="preserve">09/09/2024</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t xml:space="preserve">21/06/2025</t>
+          <t xml:space="preserve">27/08/2025</t>
         </is>
       </c>
       <c r="H23" t="n">
-        <v>3921050.63</v>
+        <v>105000</v>
       </c>
       <c r="I23" t="n">
-        <v>3919519.14</v>
+        <v>122586.66</v>
       </c>
       <c r="J23" t="n">
-        <v>99.96</v>
+        <v>100</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Niemaia Construcoes Ltda - Me</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">02632024</t>
+          <t xml:space="preserve">04122024</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELETRIFICAÇÃO</t>
+          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para a aquisição e implantação de luminárias em LED, visando a modernização da iluminação pública na saída de Sousa para São Gonçalo, BR 230, no município de Sousa, conforme o Plano de Ação 09032021-009256, conforme condições, quantidades e exigências estabelecidas neste Edital e seus anexos</t>
+          <t xml:space="preserve">Contratação de empresa, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, PAVIMENTAÇÃO ASFÁLTICA EM CBUQ EM DIVERSAS RUAS DA CIDADE DE SOUSA/PB</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t xml:space="preserve">29/04/2024</t>
+          <t xml:space="preserve">29/07/2024</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t xml:space="preserve">29/04/2025</t>
+          <t xml:space="preserve">29/07/2025</t>
         </is>
       </c>
       <c r="H24" t="n">
-        <v>419823.32</v>
+        <v>1599479.7</v>
       </c>
       <c r="I24" t="n">
-        <v>419823.32</v>
+        <v>1380676.39</v>
       </c>
       <c r="J24" t="n">
         <v>100</v>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t xml:space="preserve">FGTECH SERVIÇOS E PARTICIPAÇÕES LTDA</t>
+          <t xml:space="preserve">Immi Servicos E Construcoes Ltda</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">07232023</t>
+          <t xml:space="preserve">03232024</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">GINÁSIO POLIESPORTIVO / QUADRA DE ESPORTES</t>
+          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção de Quadra Poliesportiva no Perímetro Irrigado de São Gonçalo, Núcleo III, no Município de Sousa/PB.</t>
+          <t xml:space="preserve">ontratação de empresa, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para a execução de serviços e obras de pavimentação asfáltica de Ruas e Avenidas nos Bairros Alto Capanema, Jardim SantAna, Estação, Dr. Zezé e Zú Silva, localizados no município de Sousa - PB</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t xml:space="preserve">22/01/2024</t>
+          <t xml:space="preserve">21/06/2024</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t xml:space="preserve">17/12/2025</t>
+          <t xml:space="preserve">21/06/2025</t>
         </is>
       </c>
       <c r="H25" t="n">
-        <v>686912.33</v>
+        <v>3921050.63</v>
       </c>
       <c r="I25" t="n">
-        <v>91986.34</v>
+        <v>3919519.14</v>
       </c>
       <c r="J25" t="n">
-        <v>13.39</v>
+        <v>99.96</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t xml:space="preserve">I &amp; R Engenharia Ltda</t>
+          <t xml:space="preserve">Niemaia Construcoes Ltda - Me</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">00102024</t>
+          <t xml:space="preserve">02632024</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
+          <t xml:space="preserve">ELETRIFICAÇÃO</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global para realizar a requalificação e ampliação da Av. Monsenhor Vicente de Freitas, no Município de Sousa/PB, conforme Plano de Ação 09032021-009256, discriminados e quantificados nos anexos do edital.</t>
+          <t xml:space="preserve">contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para a aquisição e implantação de luminárias em LED, visando a modernização da iluminação pública na saída de Sousa para São Gonçalo, BR 230, no município de Sousa, conforme o Plano de Ação 09032021-009256, conforme condições, quantidades e exigências estabelecidas neste Edital e seus anexos</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t xml:space="preserve">05/01/2024</t>
+          <t xml:space="preserve">29/04/2024</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t xml:space="preserve">05/01/2026</t>
+          <t xml:space="preserve">29/04/2025</t>
         </is>
       </c>
       <c r="H26" t="n">
-        <v>2734615.25</v>
+        <v>419823.32</v>
       </c>
       <c r="I26" t="n">
-        <v>2619861.96</v>
+        <v>419823.32</v>
       </c>
       <c r="J26" t="n">
-        <v>95.8</v>
+        <v>100</v>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Niemaia Construcoes Ltda - Me</t>
+          <t xml:space="preserve">FGTECH SERVIÇOS E PARTICIPAÇÕES LTDA</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">00112024</t>
+          <t xml:space="preserve">07232023</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">OUTRAS</t>
+          <t xml:space="preserve">GINÁSIO POLIESPORTIVO / QUADRA DE ESPORTES</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para a execução de sinalização horizontal com tinta termoplástica em diversas ruas do Município, discriminados e quantificados nos anexos do edital.</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção de Quadra Poliesportiva no Perímetro Irrigado de São Gonçalo, Núcleo III, no Município de Sousa/PB.</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada por conclusão de construção</t>
+          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t xml:space="preserve">05/01/2024</t>
+          <t xml:space="preserve">22/01/2024</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t xml:space="preserve">05/01/2025</t>
+          <t xml:space="preserve">17/12/2025</t>
         </is>
       </c>
       <c r="H27" t="n">
-        <v>371522.76</v>
+        <v>686912.33</v>
       </c>
       <c r="I27" t="n">
-        <v>254606.09</v>
+        <v>91986.34</v>
       </c>
       <c r="J27" t="n">
-        <v>100</v>
+        <v>13.39</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t xml:space="preserve">H. dos Santos Braga Servicos</t>
+          <t xml:space="preserve">I &amp; R Engenharia Ltda</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">07002023</t>
+          <t xml:space="preserve">00102024</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">OUTRAS</t>
+          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para o FORNECIMENTO E INSTALAÇÃO DE SUBESTAÇÕES AÉREAS DE 112,5 KVA EM COMPLEXOS REDE MUNICIPAL DE ENSINO, no Município de Sousa/PB, discriminados e quantificados nos anexos do edital.</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global para realizar a requalificação e ampliação da Av. Monsenhor Vicente de Freitas, no Município de Sousa/PB, conforme Plano de Ação 09032021-009256, discriminados e quantificados nos anexos do edital.</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/11/2023</t>
+          <t xml:space="preserve">05/01/2024</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/11/2024</t>
+          <t xml:space="preserve">05/01/2026</t>
         </is>
       </c>
       <c r="H28" t="n">
-        <v>322714.77</v>
+        <v>2734615.25</v>
       </c>
       <c r="I28" t="n">
-        <v>301987.23</v>
+        <v>2619861.96</v>
       </c>
       <c r="J28" t="n">
-        <v>100</v>
+        <v>95.8</v>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cesna Construcoes E Servicos em Geral Ltda.</t>
+          <t xml:space="preserve">Niemaia Construcoes Ltda - Me</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">06822023</t>
+          <t xml:space="preserve">00112024</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t xml:space="preserve">OUTRAS</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção da Casa de Acolhimento para Crianças e Adolescentes, Casa Lar, no Município de Sousa/PB.</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para a execução de sinalização horizontal com tinta termoplástica em diversas ruas do Município, discriminados e quantificados nos anexos do edital.</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paralisada</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/11/2023</t>
+          <t xml:space="preserve">05/01/2024</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t xml:space="preserve">06/05/2026</t>
+          <t xml:space="preserve">05/01/2025</t>
         </is>
       </c>
       <c r="H29" t="n">
-        <v>1240378.43</v>
+        <v>371522.76</v>
       </c>
       <c r="I29" t="n">
-        <v>1209043.95</v>
+        <v>254606.09</v>
       </c>
       <c r="J29" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Construtora E Locadora Alexandre Ltda - Epp</t>
+          <t xml:space="preserve">H. dos Santos Braga Servicos</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">06812023</t>
+          <t xml:space="preserve">07002023</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t xml:space="preserve">OUTRAS</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção da Sede da Guarda Municipal e Fazer Negócio, no Município de Sousa/PB.</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para o FORNECIMENTO E INSTALAÇÃO DE SUBESTAÇÕES AÉREAS DE 112,5 KVA EM COMPLEXOS REDE MUNICIPAL DE ENSINO, no Município de Sousa/PB, discriminados e quantificados nos anexos do edital.</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Em Execução Normal</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t xml:space="preserve">13/11/2023</t>
+          <t xml:space="preserve">28/11/2023</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t xml:space="preserve">07/11/2026</t>
+          <t xml:space="preserve">28/11/2024</t>
         </is>
       </c>
       <c r="H30" t="n">
-        <v>1395466.32</v>
+        <v>322714.77</v>
       </c>
       <c r="I30" t="n">
-        <v>1096701.72</v>
+        <v>301987.23</v>
       </c>
       <c r="J30" t="n">
-        <v>33.88</v>
+        <v>100</v>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ox Construcoes E Servicos Ltda</t>
+          <t xml:space="preserve">Cesna Construcoes E Servicos em Geral Ltda.</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">05772023</t>
+          <t xml:space="preserve">06822023</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESCOLA</t>
+          <t xml:space="preserve">OUTRAS</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a reforma e ampliação da Escola Municipal de Ensino Fundamental José Reis no Bairro Alto do Cruzeiro na cidade de SousaPB</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção da Casa de Acolhimento para Crianças e Adolescentes, Casa Lar, no Município de Sousa/PB.</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada por conclusão de construção</t>
+          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/09/2023</t>
+          <t xml:space="preserve">16/11/2023</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/02/2025</t>
+          <t xml:space="preserve">06/05/2026</t>
         </is>
       </c>
       <c r="H31" t="n">
-        <v>569885.28</v>
+        <v>1240378.43</v>
       </c>
       <c r="I31" t="n">
-        <v>566166.87</v>
+        <v>1209043.95</v>
       </c>
       <c r="J31" t="n">
-        <v>100</v>
+        <v>97.47</v>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ox Construcoes E Servicos Ltda</t>
+          <t xml:space="preserve">Construtora E Locadora Alexandre Ltda - Epp</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">05472023</t>
+          <t xml:space="preserve">06812023</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t xml:space="preserve">OUTRAS</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para a aquisição e instalação do transformador de distribuição de energia elétrica da Policlínica Mirian Benevides Gadelha, no Município de Sousa/PB, discriminados e quantificados nos anexos do edital.</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção da Sede da Guarda Municipal e Fazer Negócio, no Município de Sousa/PB.</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada por conclusão de construção</t>
+          <t xml:space="preserve">Em Execução Normal</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/08/2023</t>
+          <t xml:space="preserve">13/11/2023</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/08/2024</t>
+          <t xml:space="preserve">07/11/2026</t>
         </is>
       </c>
       <c r="H32" t="n">
-        <v>68262.3</v>
+        <v>1498509.04</v>
       </c>
       <c r="I32" t="n">
-        <v>0</v>
+        <v>1096701.72</v>
       </c>
       <c r="J32" t="n">
-        <v>100</v>
+        <v>31.55</v>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Electra  Industria E Comercio de Pre-Moldados Ltda</t>
+          <t xml:space="preserve">Ox Construcoes E Servicos Ltda</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">05442023</t>
+          <t xml:space="preserve">05772023</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">OUTRAS</t>
+          <t xml:space="preserve">ESCOLA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de pessoa jurídica especializada para execução de meio-fio de concreto, moldado in loco, guia de 12,0 cm de base x 15 cm de altura, com o objetivo de atender a divisão de obras de reparo, para manutenção corretiva das vias públicas do Município.</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a reforma e ampliação da Escola Municipal de Ensino Fundamental José Reis no Bairro Alto do Cruzeiro na cidade de SousaPB</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t xml:space="preserve">18/07/2023</t>
+          <t xml:space="preserve">01/09/2023</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t xml:space="preserve">31/12/2023</t>
+          <t xml:space="preserve">28/02/2025</t>
         </is>
       </c>
       <c r="H33" t="n">
-        <v>25398.44</v>
+        <v>569885.28</v>
       </c>
       <c r="I33" t="n">
-        <v>25398.44</v>
+        <v>566166.87</v>
       </c>
       <c r="J33" t="n">
         <v>100</v>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Marinete Afonso de Carvalho</t>
+          <t xml:space="preserve">Ox Construcoes E Servicos Ltda</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">05262023</t>
+          <t xml:space="preserve">05472023</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">GINÁSIO POLIESPORTIVO / QUADRA DE ESPORTES</t>
+          <t xml:space="preserve">OUTRAS</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção de Quadra Poliesportiva na Escola Alexandre Américo no Sítio Curralinho conforme convênio SEECTPB N 3572022 no Município de SousaPB</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para a aquisição e instalação do transformador de distribuição de energia elétrica da Policlínica Mirian Benevides Gadelha, no Município de Sousa/PB, discriminados e quantificados nos anexos do edital.</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/07/2023</t>
+          <t xml:space="preserve">01/08/2023</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t xml:space="preserve">18/06/2026</t>
+          <t xml:space="preserve">01/08/2024</t>
         </is>
       </c>
       <c r="H34" t="n">
-        <v>825446.28</v>
+        <v>68262.3</v>
       </c>
       <c r="I34" t="n">
-        <v>773710.67</v>
+        <v>0</v>
       </c>
       <c r="J34" t="n">
-        <v>91.42</v>
+        <v>100</v>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t xml:space="preserve">WALLYSON LOCAÇÕES E SERVIÇOS LTDA</t>
+          <t xml:space="preserve">Electra  Industria E Comercio de Pre-Moldados Ltda</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">03472023</t>
+          <t xml:space="preserve">05442023</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRAÇA</t>
+          <t xml:space="preserve">OUTRAS</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a conclusão da construção de Praça Pública no Bairro Projeto Mariz denominada Praça da CEHAP na cidade de SousaPB</t>
+          <t xml:space="preserve">Contratação de pessoa jurídica especializada para execução de meio-fio de concreto, moldado in loco, guia de 12,0 cm de base x 15 cm de altura, com o objetivo de atender a divisão de obras de reparo, para manutenção corretiva das vias públicas do Município.</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t xml:space="preserve">26/04/2023</t>
+          <t xml:space="preserve">18/07/2023</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t xml:space="preserve">26/04/2024</t>
+          <t xml:space="preserve">31/12/2023</t>
         </is>
       </c>
       <c r="H35" t="n">
-        <v>208749.83</v>
+        <v>25398.44</v>
       </c>
       <c r="I35" t="n">
-        <v>205646.2</v>
+        <v>25398.44</v>
       </c>
       <c r="J35" t="n">
         <v>100</v>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t xml:space="preserve">SPX CONSTRUÇÃO E SERVIÇOS EIRELI</t>
+          <t xml:space="preserve">Marinete Afonso de Carvalho</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">03372023</t>
+          <t xml:space="preserve">05262023</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRAÇA</t>
+          <t xml:space="preserve">GINÁSIO POLIESPORTIVO / QUADRA DE ESPORTES</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para CONSTRUÇÃO DA PRAÇA DA BÍBLIA CONFORME CONTRATO DE REPASSE MTUR 8877002019  OPERAÇÃO 106389612 no Município de SousaPB</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção de Quadra Poliesportiva na Escola Alexandre Américo no Sítio Curralinho conforme convênio SEECTPB N 3572022 no Município de SousaPB</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t xml:space="preserve">19/04/2023</t>
+          <t xml:space="preserve">11/07/2023</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t xml:space="preserve">14/06/2025</t>
+          <t xml:space="preserve">18/06/2026</t>
         </is>
       </c>
       <c r="H36" t="n">
-        <v>596002.17</v>
+        <v>825446.28</v>
       </c>
       <c r="I36" t="n">
-        <v>245651.24</v>
+        <v>773710.67</v>
       </c>
       <c r="J36" t="n">
-        <v>100</v>
+        <v>91.42</v>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t xml:space="preserve">JAMACIR FERREIRA MOREIRA LTDA</t>
+          <t xml:space="preserve">WALLYSON LOCAÇÕES E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">03352023</t>
+          <t xml:space="preserve">03472023</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
+          <t xml:space="preserve">PRAÇA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a PAVIMENTAÇÃO ASFALTICA EM CBUQ em diversas ruas conforme convênio FDE 0462022 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a conclusão da construção de Praça Pública no Bairro Projeto Mariz denominada Praça da CEHAP na cidade de SousaPB</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t xml:space="preserve">19/04/2023</t>
+          <t xml:space="preserve">26/04/2023</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/04/2026</t>
+          <t xml:space="preserve">26/04/2024</t>
         </is>
       </c>
       <c r="H37" t="n">
-        <v>11243354.67</v>
+        <v>208749.83</v>
       </c>
       <c r="I37" t="n">
-        <v>11721981.59</v>
+        <v>205646.2</v>
       </c>
       <c r="J37" t="n">
-        <v>99.98</v>
+        <v>100</v>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Niemaia Construcoes Ltda - Me</t>
+          <t xml:space="preserve">SPX CONSTRUÇÃO E SERVIÇOS EIRELI</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t xml:space="preserve">03362023</t>
+          <t xml:space="preserve">03372023</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESCOLA</t>
+          <t xml:space="preserve">PRAÇA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a CONSTRUÇÃO DE ESCOLA MUNICIPAL DE EDUCAÇÃO CIÊNCIA TECNOLOGIA E INOVAÇÃO NO MUNICÍPIO DE SOUSAPB</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para CONSTRUÇÃO DA PRAÇA DA BÍBLIA CONFORME CONTRATO DE REPASSE MTUR 8877002019  OPERAÇÃO 106389612 no Município de SousaPB</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Em Execução Normal</t>
+          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t xml:space="preserve">19/04/2023</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t xml:space="preserve">08/07/2026</t>
+          <t xml:space="preserve">14/06/2025</t>
         </is>
       </c>
       <c r="H38" t="n">
-        <v>10690208.44</v>
+        <v>596002.17</v>
       </c>
       <c r="I38" t="n">
-        <v>4642472.52</v>
+        <v>245651.24</v>
       </c>
       <c r="J38" t="n">
-        <v>28.27</v>
+        <v>100</v>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cj Construcoes E Servicos Ltda.</t>
+          <t xml:space="preserve">JAMACIR FERREIRA MOREIRA LTDA</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t xml:space="preserve">03332023</t>
+          <t xml:space="preserve">03352023</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRAÇA</t>
+          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a CONSTRUÇÃO DO LARGO DA ESTAÇÃO FERROVIÁRIA conforme convênio FDE 0282022 no Município de SousaPB</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a PAVIMENTAÇÃO ASFALTICA EM CBUQ em diversas ruas conforme convênio FDE 0462022 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Em Execução Normal</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t xml:space="preserve">17/04/2023</t>
+          <t xml:space="preserve">19/04/2023</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/04/2026</t>
+          <t xml:space="preserve">16/04/2026</t>
         </is>
       </c>
       <c r="H39" t="n">
-        <v>6200294.44</v>
+        <v>11243354.67</v>
       </c>
       <c r="I39" t="n">
-        <v>5849653.53</v>
+        <v>11721981.59</v>
       </c>
       <c r="J39" t="n">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elizabete Gomes Construcao E Incorporacao Eireli</t>
+          <t xml:space="preserve">Niemaia Construcoes Ltda - Me</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t xml:space="preserve">02562023</t>
+          <t xml:space="preserve">03362023</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
+          <t xml:space="preserve">ESCOLA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a PAVIMENTAÇÃO ASFÁLTICA DA ALÇA OESTE DO MUNICÍPIO DE SOUSAPB CONFORME CONVÊNIO FDE N 0282022 discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a CONSTRUÇÃO DE ESCOLA MUNICIPAL DE EDUCAÇÃO CIÊNCIA TECNOLOGIA E INOVAÇÃO NO MUNICÍPIO DE SOUSAPB</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t xml:space="preserve">Em Execução Normal</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t xml:space="preserve">13/03/2023</t>
+          <t xml:space="preserve">19/04/2023</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/03/2026</t>
+          <t xml:space="preserve">08/07/2026</t>
         </is>
       </c>
       <c r="H40" t="n">
-        <v>6801962.73</v>
+        <v>10690208.44</v>
       </c>
       <c r="I40" t="n">
-        <v>1610096.02</v>
+        <v>4788039.6</v>
       </c>
       <c r="J40" t="n">
-        <v>0</v>
+        <v>28.27</v>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Niemaia Construcoes Ltda - Me</t>
+          <t xml:space="preserve">Cj Construcoes E Servicos Ltda.</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t xml:space="preserve">01152023</t>
+          <t xml:space="preserve">03332023</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">GINÁSIO POLIESPORTIVO / QUADRA DE ESPORTES</t>
+          <t xml:space="preserve">PRAÇA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Construção de QUADRA POLIESPORTIVA para a Escola Municipal de Ensino Infantil e Fundamental MARIA ESTRELA DE OLIVEIRA no Distrito de Lagoa dos Estrelas no Município de SousaPB conforme Convênio SEECTPB n 0012022 discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a CONSTRUÇÃO DO LARGO DA ESTAÇÃO FERROVIÁRIA conforme convênio FDE 0282022 no Município de SousaPB</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
+          <t xml:space="preserve">Em Execução Normal</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/02/2023</t>
+          <t xml:space="preserve">17/04/2023</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/02/2024</t>
+          <t xml:space="preserve">11/04/2026</t>
         </is>
       </c>
       <c r="H41" t="n">
-        <v>622958.63</v>
+        <v>6550797.6</v>
       </c>
       <c r="I41" t="n">
-        <v>528670.93</v>
+        <v>5849653.53</v>
       </c>
       <c r="J41" t="n">
-        <v>84.86</v>
+        <v>0</v>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t xml:space="preserve">WALLYSON LOCAÇÕES E SERVIÇOS LTDA</t>
+          <t xml:space="preserve">Elizabete Gomes Construcao E Incorporacao Eireli</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">00502023</t>
+          <t xml:space="preserve">02562023</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRAÇA</t>
+          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Construção de Praça de Eventos da Agropecuária no Município de SousaPB conforme Convênio FDE n 0362022 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a PAVIMENTAÇÃO ASFÁLTICA DA ALÇA OESTE DO MUNICÍPIO DE SOUSAPB CONFORME CONVÊNIO FDE N 0282022 discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t xml:space="preserve">Paralisada</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t xml:space="preserve">13/01/2023</t>
+          <t xml:space="preserve">13/03/2023</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t xml:space="preserve">23/12/2026</t>
+          <t xml:space="preserve">10/03/2026</t>
         </is>
       </c>
       <c r="H42" t="n">
-        <v>2383196.88</v>
+        <v>6801962.73</v>
       </c>
       <c r="I42" t="n">
-        <v>1466047.3</v>
+        <v>1610096.02</v>
       </c>
       <c r="J42" t="n">
-        <v>32.66</v>
+        <v>0</v>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cj Construcoes E Servicos Ltda.</t>
+          <t xml:space="preserve">Niemaia Construcoes Ltda - Me</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">07672022</t>
+          <t xml:space="preserve">01152023</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESCOLA</t>
+          <t xml:space="preserve">GINÁSIO POLIESPORTIVO / QUADRA DE ESPORTES</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Reforma e Ampliação da Escola Municipal de Ensino Fundamental Degma Lúcia no Distrito de São Gonçalo no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Construção de QUADRA POLIESPORTIVA para a Escola Municipal de Ensino Infantil e Fundamental MARIA ESTRELA DE OLIVEIRA no Distrito de Lagoa dos Estrelas no Município de SousaPB conforme Convênio SEECTPB n 0012022 discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada por conclusão de construção</t>
+          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t xml:space="preserve">21/12/2022</t>
+          <t xml:space="preserve">10/02/2023</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t xml:space="preserve">21/12/2023</t>
+          <t xml:space="preserve">10/02/2024</t>
         </is>
       </c>
       <c r="H43" t="n">
-        <v>97062.92</v>
+        <v>622958.63</v>
       </c>
       <c r="I43" t="n">
-        <v>96324.42</v>
+        <v>528670.93</v>
       </c>
       <c r="J43" t="n">
-        <v>100</v>
+        <v>84.86</v>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t xml:space="preserve">SPX CONSTRUÇÃO E SERVIÇOS EIRELI</t>
+          <t xml:space="preserve">WALLYSON LOCAÇÕES E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t xml:space="preserve">07652022</t>
+          <t xml:space="preserve">00502023</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
+          <t xml:space="preserve">PRAÇA</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global PARA EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA EM CBUQ EM DIVERSAS RUAS DO MUNICÍPIO DE SOUSAPB CONFORME PLANO DE AÇÃO 09032021009256 discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Construção de Praça de Eventos da Agropecuária no Município de SousaPB conforme Convênio FDE n 0362022 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
+          <t xml:space="preserve">Paralisada</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/12/2022</t>
+          <t xml:space="preserve">13/01/2023</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/12/2023</t>
+          <t xml:space="preserve">23/12/2026</t>
         </is>
       </c>
       <c r="H44" t="n">
-        <v>2586783</v>
+        <v>2940249.68</v>
       </c>
       <c r="I44" t="n">
-        <v>430509.19</v>
+        <v>1466047.3</v>
       </c>
       <c r="J44" t="n">
-        <v>16.67</v>
+        <v>26.47</v>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Emprotec - Empresa de Projetos Tecnicos E Construcao Civil Ltda. - Me</t>
+          <t xml:space="preserve">Cj Construcoes E Servicos Ltda.</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
+          <t xml:space="preserve">07672022</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ESCOLA</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Reforma e Ampliação da Escola Municipal de Ensino Fundamental Degma Lúcia no Distrito de São Gonçalo no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">21/12/2022</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">21/12/2023</t>
+        </is>
+      </c>
+      <c r="H45" t="n">
+        <v>97062.92</v>
+      </c>
+      <c r="I45" t="n">
+        <v>96324.42</v>
+      </c>
+      <c r="J45" t="n">
+        <v>100</v>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SPX CONSTRUÇÃO E SERVIÇOS EIRELI</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07652022</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global PARA EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA EM CBUQ EM DIVERSAS RUAS DO MUNICÍPIO DE SOUSAPB CONFORME PLANO DE AÇÃO 09032021009256 discriminados e quantificados nos anexos do edital</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">20/12/2022</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">20/12/2023</t>
+        </is>
+      </c>
+      <c r="H46" t="n">
+        <v>2586783</v>
+      </c>
+      <c r="I46" t="n">
+        <v>430509.19</v>
+      </c>
+      <c r="J46" t="n">
+        <v>16.67</v>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Emprotec - Empresa de Projetos Tecnicos E Construcao Civil Ltda. - Me</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
           <t xml:space="preserve">07622022</t>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
+      <c r="B47" t="inlineStr">
         <is>
           <t xml:space="preserve">ESCOLA</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
+      <c r="C47" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de
 menor preço global para a Reforma e Ampliação da Escola Otacílio Gomes de Sá no Bairro José Lins do Rego
 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
-      <c r="D45" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E45" t="inlineStr">
+      <c r="D47" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
-      <c r="F45" t="inlineStr">
+      <c r="F47" t="inlineStr">
         <is>
           <t xml:space="preserve">19/12/2022</t>
         </is>
       </c>
-      <c r="G45" t="inlineStr">
+      <c r="G47" t="inlineStr">
         <is>
           <t xml:space="preserve">19/12/2023</t>
         </is>
       </c>
-      <c r="H45" t="n">
+      <c r="H47" t="n">
         <v>405241.65</v>
       </c>
-      <c r="I45" t="n">
+      <c r="I47" t="n">
         <v>351109.66</v>
       </c>
-      <c r="J45" t="n">
+      <c r="J47" t="n">
         <v>100</v>
       </c>
-      <c r="K45" t="inlineStr">
+      <c r="K47" t="inlineStr">
         <is>
           <t xml:space="preserve">IGOR BRASIL LINS EIRELI</t>
-        </is>
-[...110 lines deleted...]
-          <t xml:space="preserve">Formiga E Freitas Construcoes E Servicos Ltda</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">07612022</t>
+          <t xml:space="preserve">07632022</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">GINÁSIO POLIESPORTIVO / QUADRA DE ESPORTES</t>
+          <t xml:space="preserve">ESCOLA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Construção de QUADRA POLIESPORTIVA para a Escola Municipal de Ensino Infantil e Fundamental, JOSÉ REIS, no Bairro Alto do Cruzeiro, no Município de Sousa/PB, conforme Convênio SEECT/PB n 330/2022, discriminados e quantificados nos anexos do edital.</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Reforma e Ampliação da Escola Antônio Pereira da Silva no Bairro Mutirão no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paralisada</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/12/2022</t>
+          <t xml:space="preserve">19/12/2022</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t xml:space="preserve">17/06/2025</t>
+          <t xml:space="preserve">19/12/2024</t>
         </is>
       </c>
       <c r="H48" t="n">
-        <v>608564.87</v>
+        <v>407712.1</v>
       </c>
       <c r="I48" t="n">
-        <v>603957.46</v>
+        <v>320005.89</v>
       </c>
       <c r="J48" t="n">
-        <v>99.24</v>
+        <v>100</v>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t xml:space="preserve">UNIBLOCK FABRICACAO DE ARTEFATOS DE CONCRETO EIRELI - ME</t>
+          <t xml:space="preserve">Formiga E Freitas Construcoes E Servicos Ltda</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">07552022</t>
+          <t xml:space="preserve">07642022</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t xml:space="preserve">ESCOLA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Reforma e Ampliação da Escola Municipal de Ensino Fundamental Sinhá Gadelha no Bairro André Gadelha no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Reforma e Ampliação da Escola Maria Marques de Sousa Tavares no Bairro Jardim Brasília no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t xml:space="preserve">06/12/2022</t>
+          <t xml:space="preserve">19/12/2022</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t xml:space="preserve">06/12/2023</t>
+          <t xml:space="preserve">20/12/2024</t>
         </is>
       </c>
       <c r="H49" t="n">
-        <v>158462.41</v>
+        <v>751052.72</v>
       </c>
       <c r="I49" t="n">
-        <v>158462.39</v>
+        <v>690241.1</v>
       </c>
       <c r="J49" t="n">
-        <v>100</v>
+        <v>91.9</v>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t xml:space="preserve">COPEVA CONSTRUÇÕES PEREIRA VIEIRA EIRELI - ME</t>
+          <t xml:space="preserve">Formiga E Freitas Construcoes E Servicos Ltda</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t xml:space="preserve">07562022</t>
+          <t xml:space="preserve">07612022</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESCOLA</t>
+          <t xml:space="preserve">GINÁSIO POLIESPORTIVO / QUADRA DE ESPORTES</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Reforma e Ampliação da Escola Municipal de Ensino Fundamental Rômulo Pires no Conj Dr Zezé no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Construção de QUADRA POLIESPORTIVA para a Escola Municipal de Ensino Infantil e Fundamental, JOSÉ REIS, no Bairro Alto do Cruzeiro, no Município de Sousa/PB, conforme Convênio SEECT/PB n 330/2022, discriminados e quantificados nos anexos do edital.</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t xml:space="preserve">06/12/2022</t>
+          <t xml:space="preserve">16/12/2022</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t xml:space="preserve">06/12/2023</t>
+          <t xml:space="preserve">17/06/2025</t>
         </is>
       </c>
       <c r="H50" t="n">
-        <v>200763.67</v>
+        <v>608564.87</v>
       </c>
       <c r="I50" t="n">
-        <v>198489.83</v>
+        <v>603957.46</v>
       </c>
       <c r="J50" t="n">
-        <v>100</v>
+        <v>99.24</v>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
+          <t xml:space="preserve">UNIBLOCK FABRICACAO DE ARTEFATOS DE CONCRETO EIRELI - ME</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t xml:space="preserve">07472022</t>
+          <t xml:space="preserve">07552022</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t xml:space="preserve">OUTRAS</t>
+          <t xml:space="preserve">ESCOLA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para a Instalação da Iluminação do Estádio Governador Antônio Mariz, O Marizão, conforme convênio FDE n 017/2022, no Município de Sousa/PB, discriminados e quantificados nos anexos do edital.</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Reforma e Ampliação da Escola Municipal de Ensino Fundamental Sinhá Gadelha no Bairro André Gadelha no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t xml:space="preserve">24/11/2022</t>
+          <t xml:space="preserve">06/12/2022</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t xml:space="preserve">24/11/2023</t>
+          <t xml:space="preserve">06/12/2023</t>
         </is>
       </c>
       <c r="H51" t="n">
-        <v>838815.18</v>
+        <v>158462.41</v>
       </c>
       <c r="I51" t="n">
-        <v>793143.16</v>
+        <v>158462.39</v>
       </c>
       <c r="J51" t="n">
-        <v>94.55</v>
+        <v>100</v>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t xml:space="preserve">BKL CONSTRUÇÕES LTDA</t>
+          <t xml:space="preserve">COPEVA CONSTRUÇÕES PEREIRA VIEIRA EIRELI - ME</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">06872021</t>
+          <t xml:space="preserve">07562022</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRAÇA</t>
+          <t xml:space="preserve">ESCOLA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para construção de uma Praça no entorno da Igreja Santana, (Av Nelson Meira, Bairro da Estação), por meio do contrato de Repasse MTUR 887386/2019  Operação 1066004-34, no Município de Sousa/PB, discriminados e quantificados nos ANEXOS deste edital.</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Reforma e Ampliação da Escola Municipal de Ensino Fundamental Rômulo Pires no Conj Dr Zezé no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t xml:space="preserve">05/11/2022</t>
+          <t xml:space="preserve">06/12/2022</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t xml:space="preserve">03/07/2023</t>
+          <t xml:space="preserve">06/12/2023</t>
         </is>
       </c>
       <c r="H52" t="n">
-        <v>222688.28</v>
+        <v>200763.67</v>
       </c>
       <c r="I52" t="n">
-        <v>190797.06</v>
+        <v>198489.83</v>
       </c>
       <c r="J52" t="n">
         <v>100</v>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t xml:space="preserve">HAYA CONSTRUTORA EIRELI</t>
+          <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">07022022</t>
+          <t xml:space="preserve">07472022</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESCOLA</t>
+          <t xml:space="preserve">OUTRAS</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção de uma Escola de Ensino Integral com 12 salas de aula e uma Quadra com Vestiário na Rua Antônio Assis Costa no Bairro José Lins do Rego no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para a Instalação da Iluminação do Estádio Governador Antônio Mariz, O Marizão, conforme convênio FDE n 017/2022, no Município de Sousa/PB, discriminados e quantificados nos anexos do edital.</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paralisada</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t xml:space="preserve">21/10/2022</t>
+          <t xml:space="preserve">24/11/2022</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t xml:space="preserve">31/07/2026</t>
+          <t xml:space="preserve">24/11/2023</t>
         </is>
       </c>
       <c r="H53" t="n">
-        <v>3376728.05</v>
+        <v>838815.18</v>
       </c>
       <c r="I53" t="n">
-        <v>3335433.74</v>
+        <v>793143.16</v>
       </c>
       <c r="J53" t="n">
-        <v>0</v>
+        <v>94.55</v>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
+          <t xml:space="preserve">BKL CONSTRUÇÕES LTDA</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">07012022</t>
+          <t xml:space="preserve">06872021</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL</t>
+          <t xml:space="preserve">PRAÇA</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Reforma de Equipamento Público para Instalação do Serviço de Oncologia O Laureano de Sousa conforme Convênio SESPB n 0442022 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para construção de uma Praça no entorno da Igreja Santana, (Av Nelson Meira, Bairro da Estação), por meio do contrato de Repasse MTUR 887386/2019  Operação 1066004-34, no Município de Sousa/PB, discriminados e quantificados nos ANEXOS deste edital.</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paralisada</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/10/2022</t>
+          <t xml:space="preserve">05/11/2022</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/10/2025</t>
+          <t xml:space="preserve">03/07/2023</t>
         </is>
       </c>
       <c r="H54" t="n">
-        <v>1031115.03</v>
+        <v>222688.28</v>
       </c>
       <c r="I54" t="n">
-        <v>0</v>
+        <v>190797.06</v>
       </c>
       <c r="J54" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
+          <t xml:space="preserve">HAYA CONSTRUTORA EIRELI</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t xml:space="preserve">06902022</t>
+          <t xml:space="preserve">07022022</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t xml:space="preserve">CANAL</t>
+          <t xml:space="preserve">ESCOLA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Recuperação da Infraestrutura de Irrigação de Uso Comum do Perímetro Irrigado de São Gonçalo conforme Convênio FDE n 0182022 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção de uma Escola de Ensino Integral com 12 salas de aula e uma Quadra com Vestiário na Rua Antônio Assis Costa no Bairro José Lins do Rego no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t xml:space="preserve">Paralisada</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t xml:space="preserve">14/10/2022</t>
+          <t xml:space="preserve">21/10/2022</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t xml:space="preserve">08/10/2026</t>
+          <t xml:space="preserve">31/07/2026</t>
         </is>
       </c>
       <c r="H55" t="n">
-        <v>1783579.42</v>
+        <v>3376728.05</v>
       </c>
       <c r="I55" t="n">
-        <v>1459015.8</v>
+        <v>3335433.74</v>
       </c>
       <c r="J55" t="n">
         <v>0</v>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nogueira &amp; Oliveira Construcoes Ltda</t>
+          <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t xml:space="preserve">06862022</t>
+          <t xml:space="preserve">07012022</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t xml:space="preserve">CRECHE</t>
+          <t xml:space="preserve">HOSPITAL</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Construção de uma Creche com capacidade para 50 crianças no Conjunto Habitacional Silvana Braga conforme Convênio FDE n 5152021 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Reforma de Equipamento Público para Instalação do Serviço de Oncologia O Laureano de Sousa conforme Convênio SESPB n 0442022 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/10/2022</t>
+          <t xml:space="preserve">20/10/2022</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/10/2023</t>
+          <t xml:space="preserve">20/10/2025</t>
         </is>
       </c>
       <c r="H56" t="n">
-        <v>845452.13</v>
+        <v>1031115.03</v>
       </c>
       <c r="I56" t="n">
-        <v>834797.88</v>
+        <v>0</v>
       </c>
       <c r="J56" t="n">
-        <v>98.74</v>
+        <v>89.31</v>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t xml:space="preserve">COVALE CONSTRUÇÃO DO VALE LTDA.</t>
+          <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t xml:space="preserve">06532022</t>
+          <t xml:space="preserve">06902022</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t xml:space="preserve">OUTRAS</t>
+          <t xml:space="preserve">CANAL</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Reforma da Coberta do SAMU no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Recuperação da Infraestrutura de Irrigação de Uso Comum do Perímetro Irrigado de São Gonçalo conforme Convênio FDE n 0182022 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada por conclusão de construção</t>
+          <t xml:space="preserve">Paralisada</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t xml:space="preserve">03/10/2022</t>
+          <t xml:space="preserve">14/10/2022</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t xml:space="preserve">02/06/2023</t>
+          <t xml:space="preserve">08/10/2026</t>
         </is>
       </c>
       <c r="H57" t="n">
-        <v>91404.86</v>
+        <v>1783579.42</v>
       </c>
       <c r="I57" t="n">
+        <v>1459015.8</v>
+      </c>
+      <c r="J57" t="n">
         <v>0</v>
       </c>
-      <c r="J57" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t xml:space="preserve">WALLYSON LOCAÇÕES E SERVIÇOS LTDA</t>
+          <t xml:space="preserve">Nogueira &amp; Oliveira Construcoes Ltda</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t xml:space="preserve">06152022</t>
+          <t xml:space="preserve">06862022</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESCOLA</t>
+          <t xml:space="preserve">CRECHE</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Construção de Escola com 6 seis salas localizada no Bairro Angelim no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Construção de uma Creche com capacidade para 50 crianças no Conjunto Habitacional Silvana Braga conforme Convênio FDE n 5152021 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t xml:space="preserve">06/09/2022</t>
+          <t xml:space="preserve">11/10/2022</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/02/2026</t>
+          <t xml:space="preserve">11/10/2023</t>
         </is>
       </c>
       <c r="H58" t="n">
-        <v>1463217.23</v>
+        <v>845452.13</v>
       </c>
       <c r="I58" t="n">
-        <v>952742.07</v>
+        <v>834797.88</v>
       </c>
       <c r="J58" t="n">
-        <v>62.8</v>
+        <v>98.74</v>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t xml:space="preserve">HAYA CONSTRUTORA EIRELI</t>
+          <t xml:space="preserve">COVALE CONSTRUÇÃO DO VALE LTDA.</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t xml:space="preserve">06122022</t>
+          <t xml:space="preserve">06532022</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVIMENTAÇÃO PARALEPÍPEDO</t>
+          <t xml:space="preserve">OUTRAS</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para IMPLANTAÇÃO DE PAVIMENTAÇÃO EM PARALELEPÍPEDO EM VIAS PÚBLICAS URBANAS NO MUNICÍPIO DE SOUSAPB CONFORME CONTRATO DE REPASSE N 1034678312016 discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Reforma da Coberta do SAMU no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t xml:space="preserve">06/09/2022</t>
+          <t xml:space="preserve">03/10/2022</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t xml:space="preserve">06/03/2023</t>
+          <t xml:space="preserve">02/06/2023</t>
         </is>
       </c>
       <c r="H59" t="n">
-        <v>143640.15</v>
+        <v>91404.86</v>
       </c>
       <c r="I59" t="n">
-        <v>132746.29</v>
+        <v>0</v>
       </c>
       <c r="J59" t="n">
         <v>100</v>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t xml:space="preserve">ABIK ENGENHARIA E CONSULTORIA LTDA.</t>
+          <t xml:space="preserve">WALLYSON LOCAÇÕES E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t xml:space="preserve">06022022</t>
+          <t xml:space="preserve">06152022</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">OUTRAS</t>
+          <t xml:space="preserve">ESCOLA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Conclusão da Ampliação do Esgotamento Sanitário de Sousa CANAL VIVO no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Construção de Escola com 6 seis salas localizada no Bairro Angelim no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paralisada</t>
+          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t xml:space="preserve">22/08/2022</t>
+          <t xml:space="preserve">06/09/2022</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t xml:space="preserve">22/08/2023</t>
+          <t xml:space="preserve">27/02/2026</t>
         </is>
       </c>
       <c r="H60" t="n">
-        <v>3100342.23</v>
+        <v>1463217.23</v>
       </c>
       <c r="I60" t="n">
-        <v>0</v>
+        <v>952742.07</v>
       </c>
       <c r="J60" t="n">
-        <v>1.64</v>
+        <v>62.8</v>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
+          <t xml:space="preserve">HAYA CONSTRUTORA EIRELI</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">04352022</t>
+          <t xml:space="preserve">06122022</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t xml:space="preserve">PAVIMENTAÇÃO PARALEPÍPEDO</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para EXECUÇÃO DE PAVIMENTAÇÃO EM PARALELEPÍPEDO EM VIAS PÚBLICAS URBANAS, NO MUNICÍPIO DE SOUSA/PB, CONFORME CONTRATO DE REPASSE N° 1030113-16/2016 discriminados e quantificados nos anexos do edital.</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para IMPLANTAÇÃO DE PAVIMENTAÇÃO EM PARALELEPÍPEDO EM VIAS PÚBLICAS URBANAS NO MUNICÍPIO DE SOUSAPB CONFORME CONTRATO DE REPASSE N 1034678312016 discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paralisada</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/08/2022</t>
+          <t xml:space="preserve">06/09/2022</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t xml:space="preserve">03/12/2022</t>
+          <t xml:space="preserve">06/03/2023</t>
         </is>
       </c>
       <c r="H61" t="n">
-        <v>576020.14</v>
+        <v>143640.15</v>
       </c>
       <c r="I61" t="n">
-        <v>408095.4</v>
+        <v>132746.29</v>
       </c>
       <c r="J61" t="n">
-        <v>67.28</v>
+        <v>100</v>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Construmais Empreendimentos Ltda</t>
+          <t xml:space="preserve">ABIK ENGENHARIA E CONSULTORIA LTDA.</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">05342022</t>
+          <t xml:space="preserve">06022022</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t xml:space="preserve">CRECHE</t>
+          <t xml:space="preserve">OUTRAS</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Conclusão da Construção da Creche Escolar  Pró-Infância, Tipo B, no Bairro Alto do Cruzeiro, no Município de Sousa/PB, discriminados e quantificados nos anexos do edital.</t>
+          <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Conclusão da Ampliação do Esgotamento Sanitário de Sousa CANAL VIVO no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
+          <t xml:space="preserve">Paralisada</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/08/2022</t>
+          <t xml:space="preserve">22/08/2022</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/03/2025</t>
+          <t xml:space="preserve">22/08/2023</t>
         </is>
       </c>
       <c r="H62" t="n">
-        <v>1391728.85</v>
+        <v>3100342.23</v>
       </c>
       <c r="I62" t="n">
-        <v>544651.39</v>
+        <v>0</v>
       </c>
       <c r="J62" t="n">
-        <v>37.96</v>
+        <v>1.64</v>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">04832022</t>
+          <t xml:space="preserve">04352022</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t xml:space="preserve">OUTRAS</t>
+          <t xml:space="preserve">PAVIMENTAÇÃO PARALEPÍPEDO</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Reforma e Ampliação da Secretária de Educação, no Município de Sousa/PB, discriminados e quantificados nos anexos do edital.</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para EXECUÇÃO DE PAVIMENTAÇÃO EM PARALELEPÍPEDO EM VIAS PÚBLICAS URBANAS, NO MUNICÍPIO DE SOUSA/PB, CONFORME CONTRATO DE REPASSE N° 1030113-16/2016 discriminados e quantificados nos anexos do edital.</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t xml:space="preserve">Paralisada</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t xml:space="preserve">06/07/2022</t>
+          <t xml:space="preserve">01/08/2022</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t xml:space="preserve">23/04/2025</t>
+          <t xml:space="preserve">03/12/2022</t>
         </is>
       </c>
       <c r="H63" t="n">
-        <v>1119814.3</v>
+        <v>576020.14</v>
       </c>
       <c r="I63" t="n">
-        <v>1114171.37</v>
+        <v>408095.4</v>
       </c>
       <c r="J63" t="n">
-        <v>90.41</v>
+        <v>67.28</v>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
+          <t xml:space="preserve">Construmais Empreendimentos Ltda</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">03052022</t>
+          <t xml:space="preserve">05342022</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVIMENTAÇÃO PARALEPÍPEDO</t>
+          <t xml:space="preserve">CRECHE</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para IMPLANTAÇÃO DE PAVIMENTAÇÃO EM PARALELEPÍPEDO EM VIAS PÚBLICAS URBANAS, NO MUNICÍPIO DE SOUSA/PB, CONFORME CONTRATO DE REPASSE N° 1030112-92/2016 discriminados e quantificados nos anexos do edital.</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Conclusão da Construção da Creche Escolar  Pró-Infância, Tipo B, no Bairro Alto do Cruzeiro, no Município de Sousa/PB, discriminados e quantificados nos anexos do edital.</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada por conclusão de construção</t>
+          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/04/2022</t>
+          <t xml:space="preserve">01/08/2022</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/02/2023</t>
+          <t xml:space="preserve">10/03/2025</t>
         </is>
       </c>
       <c r="H64" t="n">
-        <v>224447.3</v>
+        <v>1391728.85</v>
       </c>
       <c r="I64" t="n">
-        <v>193642.19</v>
+        <v>544651.39</v>
       </c>
       <c r="J64" t="n">
-        <v>100</v>
+        <v>37.96</v>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t xml:space="preserve">SPX CONSTRUÇÃO E SERVIÇOS EIRELI</t>
+          <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t xml:space="preserve">03352022</t>
+          <t xml:space="preserve">04832022</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t xml:space="preserve">POÇO ARTESIANO</t>
+          <t xml:space="preserve">OUTRAS</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para perfuração e instalação de 50 Poços artesianos com perfuração de 50M de profundidade, em diversas localidades na Zona Rural e Urbana do Município de Sousa/PB.</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Reforma e Ampliação da Secretária de Educação, no Município de Sousa/PB, discriminados e quantificados nos anexos do edital.</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t xml:space="preserve">26/04/2022</t>
+          <t xml:space="preserve">06/07/2022</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t xml:space="preserve">26/10/2022</t>
+          <t xml:space="preserve">23/04/2025</t>
         </is>
       </c>
       <c r="H65" t="n">
-        <v>285588.84</v>
+        <v>1119814.3</v>
       </c>
       <c r="I65" t="n">
-        <v>280982.53</v>
+        <v>1114171.37</v>
       </c>
       <c r="J65" t="n">
-        <v>100</v>
+        <v>97.91</v>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t xml:space="preserve">MILOR PERFURAÇÕES E ENGENHARIA EIRELI</t>
+          <t xml:space="preserve">Compacto Construcoes E Servicos Eireli</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">02602022</t>
+          <t xml:space="preserve">03052022</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">POSTO DE SAÚDE</t>
+          <t xml:space="preserve">PAVIMENTAÇÃO PARALEPÍPEDO</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Construção do Centro de Atenção Psicossocial  (CAPS I), no Município de Sousa/PB.</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para IMPLANTAÇÃO DE PAVIMENTAÇÃO EM PARALELEPÍPEDO EM VIAS PÚBLICAS URBANAS, NO MUNICÍPIO DE SOUSA/PB, CONFORME CONTRATO DE REPASSE N° 1030112-92/2016 discriminados e quantificados nos anexos do edital.</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t xml:space="preserve">22/03/2022</t>
+          <t xml:space="preserve">27/04/2022</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/09/2024</t>
+          <t xml:space="preserve">12/02/2023</t>
         </is>
       </c>
       <c r="H66" t="n">
-        <v>725565.7</v>
+        <v>224447.3</v>
       </c>
       <c r="I66" t="n">
-        <v>0</v>
+        <v>193642.19</v>
       </c>
       <c r="J66" t="n">
-        <v>96.43</v>
+        <v>100</v>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t xml:space="preserve">IGOR BRASIL LINS EIRELI</t>
+          <t xml:space="preserve">SPX CONSTRUÇÃO E SERVIÇOS EIRELI</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">07552021</t>
+          <t xml:space="preserve">03352022</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRAÇA</t>
+          <t xml:space="preserve">POÇO ARTESIANO</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Construção de uma Praça na Rua Antônio Ribeiro, no Bairro Projeto Mariz, as margens da BR 230, no Município de Sousa/PB.</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para perfuração e instalação de 50 Poços artesianos com perfuração de 50M de profundidade, em diversas localidades na Zona Rural e Urbana do Município de Sousa/PB.</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t xml:space="preserve">31/01/2022</t>
+          <t xml:space="preserve">26/04/2022</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/07/2022</t>
+          <t xml:space="preserve">26/10/2022</t>
         </is>
       </c>
       <c r="H67" t="n">
-        <v>320996.88</v>
+        <v>285588.84</v>
       </c>
       <c r="I67" t="n">
-        <v>177370.69</v>
+        <v>280982.53</v>
       </c>
       <c r="J67" t="n">
         <v>100</v>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t xml:space="preserve">NOBREGA &amp; NOBREGA CONSTRUÇÃO E PROJETOS LTDA</t>
+          <t xml:space="preserve">MILOR PERFURAÇÕES E ENGENHARIA EIRELI</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t xml:space="preserve">00902022</t>
+          <t xml:space="preserve">02602022</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
+          <t xml:space="preserve">POSTO DE SAÚDE</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global para execução de pavimentação asfáltica em CBUQ, em diversas ruas do Município de Sousa/PB, conforme Plano de Ação 09032021-009256.</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Construção do Centro de Atenção Psicossocial  (CAPS I), no Município de Sousa/PB.</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/01/2022</t>
+          <t xml:space="preserve">22/03/2022</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/03/2023</t>
+          <t xml:space="preserve">20/09/2024</t>
         </is>
       </c>
       <c r="H68" t="n">
-        <v>224520</v>
+        <v>725565.7</v>
       </c>
       <c r="I68" t="n">
-        <v>84838.79</v>
+        <v>0</v>
       </c>
       <c r="J68" t="n">
-        <v>75.9</v>
+        <v>96.43</v>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t xml:space="preserve">CENTRAL DO CONSTRUTOR COMERCIO VAREJISTA DE MATERIAL DE CONSTRUÇÃO LTDA-ME</t>
+          <t xml:space="preserve">IGOR BRASIL LINS EIRELI</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t xml:space="preserve">07202021</t>
+          <t xml:space="preserve">07552021</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t xml:space="preserve">OUTRAS</t>
+          <t xml:space="preserve">PRAÇA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para instalação da coberta do Terminal Rodoviário Interestadual, Adilmar de Paiva Gadelha, no Município de Sousa/PB.</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Construção de uma Praça na Rua Antônio Ribeiro, no Bairro Projeto Mariz, as margens da BR 230, no Município de Sousa/PB.</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada por conclusão de construção</t>
+          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t xml:space="preserve">05/01/2022</t>
+          <t xml:space="preserve">31/01/2022</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t xml:space="preserve">05/06/2022</t>
+          <t xml:space="preserve">28/07/2022</t>
         </is>
       </c>
       <c r="H69" t="n">
-        <v>97062.47</v>
+        <v>320996.88</v>
       </c>
       <c r="I69" t="n">
-        <v>95970.18</v>
+        <v>177370.69</v>
       </c>
       <c r="J69" t="n">
         <v>100</v>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t xml:space="preserve">WALLYSON LOCAÇÕES E SERVIÇOS LTDA</t>
+          <t xml:space="preserve">NOBREGA &amp; NOBREGA CONSTRUÇÃO E PROJETOS LTDA</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t xml:space="preserve">06882021</t>
+          <t xml:space="preserve">00902022</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESCOLA</t>
+          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Construção de uma Escola, com 4 salas, no Núcleo Habitacional II, Município de Sousa/PB, discriminados e quantificados nos ANEXOS deste edital</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global para execução de pavimentação asfáltica em CBUQ, em diversas ruas do Município de Sousa/PB, conforme Plano de Ação 09032021-009256.</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada por conclusão de construção</t>
+          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/11/2021</t>
+          <t xml:space="preserve">27/01/2022</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t xml:space="preserve">21/12/2023</t>
+          <t xml:space="preserve">27/03/2023</t>
         </is>
       </c>
       <c r="H70" t="n">
-        <v>751811.6</v>
+        <v>224520</v>
       </c>
       <c r="I70" t="n">
-        <v>708593.34</v>
+        <v>84838.79</v>
       </c>
       <c r="J70" t="n">
-        <v>94.25</v>
+        <v>75.9</v>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Construtora J. Galdino EIRELI</t>
+          <t xml:space="preserve">CENTRAL DO CONSTRUTOR COMERCIO VAREJISTA DE MATERIAL DE CONSTRUÇÃO LTDA-ME</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t xml:space="preserve">06852021</t>
+          <t xml:space="preserve">07202021</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t xml:space="preserve">GINÁSIO POLIESPORTIVO / QUADRA DE ESPORTES</t>
+          <t xml:space="preserve">OUTRAS</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Construção de um Ginásio Poliesportivo, no entorno do Estádio o Marizão, (Av Floriano Peixoto Bairro das Areias), por meio do contrato de Repasse MC 886795  Operação 10633558-09, no Município de Sousa/PB, discriminados e quantificados nos anexos do edital.</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para instalação da coberta do Terminal Rodoviário Interestadual, Adilmar de Paiva Gadelha, no Município de Sousa/PB.</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t xml:space="preserve">04/11/2021</t>
+          <t xml:space="preserve">05/01/2022</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t xml:space="preserve">29/05/2025</t>
+          <t xml:space="preserve">05/06/2022</t>
         </is>
       </c>
       <c r="H71" t="n">
-        <v>815032.51</v>
+        <v>97062.47</v>
       </c>
       <c r="I71" t="n">
-        <v>815032.51</v>
+        <v>95970.18</v>
       </c>
       <c r="J71" t="n">
-        <v>93.22</v>
+        <v>100</v>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t xml:space="preserve">GERPLAN ENGENHARIA LTDA</t>
+          <t xml:space="preserve">WALLYSON LOCAÇÕES E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t xml:space="preserve">06412021</t>
+          <t xml:space="preserve">06882021</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
+          <t xml:space="preserve">ESCOLA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para execução de pavimentação asfáltica em CBUQ, em diversas ruas do Município de Sousa/PB, discriminados e quantificados nos anexos do edital.</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Construção de uma Escola, com 4 salas, no Núcleo Habitacional II, Município de Sousa/PB, discriminados e quantificados nos ANEXOS deste edital</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t xml:space="preserve">06/10/2021</t>
+          <t xml:space="preserve">10/11/2021</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t xml:space="preserve">05/12/2022</t>
+          <t xml:space="preserve">21/12/2023</t>
         </is>
       </c>
       <c r="H72" t="n">
-        <v>7656689.62</v>
+        <v>751811.6</v>
       </c>
       <c r="I72" t="n">
-        <v>1803923.05</v>
+        <v>708593.34</v>
       </c>
       <c r="J72" t="n">
-        <v>24.36</v>
+        <v>94.25</v>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Niemaia Construcoes Ltda - Me</t>
+          <t xml:space="preserve">Construtora J. Galdino EIRELI</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t xml:space="preserve">05232021</t>
+          <t xml:space="preserve">06852021</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t xml:space="preserve">POSTO DE SAÚDE</t>
+          <t xml:space="preserve">GINÁSIO POLIESPORTIVO / QUADRA DE ESPORTES</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Construção do Centro de Atenção Psicossocial  Álcool e Drogas (CAPS AD), no Município de Sousa/PB.</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Construção de um Ginásio Poliesportivo, no entorno do Estádio o Marizão, (Av Floriano Peixoto Bairro das Areias), por meio do contrato de Repasse MC 886795  Operação 10633558-09, no Município de Sousa/PB, discriminados e quantificados nos anexos do edital.</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/09/2021</t>
+          <t xml:space="preserve">04/11/2021</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t xml:space="preserve">30/05/2022</t>
+          <t xml:space="preserve">29/05/2025</t>
         </is>
       </c>
       <c r="H73" t="n">
-        <v>783542.54</v>
+        <v>815032.51</v>
       </c>
       <c r="I73" t="n">
-        <v>0</v>
+        <v>815032.51</v>
       </c>
       <c r="J73" t="n">
-        <v>0</v>
+        <v>93.22</v>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t xml:space="preserve">ROQUE CONSTRUÇÕES SERVIÇOS EIRELI-EPP</t>
+          <t xml:space="preserve">GERPLAN ENGENHARIA LTDA</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t xml:space="preserve">06002021</t>
+          <t xml:space="preserve">06412021</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t xml:space="preserve">OUTRAS</t>
+          <t xml:space="preserve">PAVIMENTAÇÃO ASFALTO</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Construção da Casa de apoio do Município de Sousa, na capital João Pessoa/PB, discriminados e quantificados nos ANEXOS deste edital.</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para execução de pavimentação asfáltica em CBUQ, em diversas ruas do Município de Sousa/PB, discriminados e quantificados nos anexos do edital.</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Finalizada por conclusão de construção</t>
+          <t xml:space="preserve">Finalizada Administrativa ou Judicialmente</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t xml:space="preserve">02/09/2021</t>
+          <t xml:space="preserve">06/10/2021</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t xml:space="preserve">02/06/2022</t>
+          <t xml:space="preserve">05/12/2022</t>
         </is>
       </c>
       <c r="H74" t="n">
-        <v>838386.99</v>
+        <v>7656689.62</v>
       </c>
       <c r="I74" t="n">
-        <v>796426.47</v>
+        <v>1803923.05</v>
       </c>
       <c r="J74" t="n">
-        <v>95.03</v>
+        <v>24.36</v>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t xml:space="preserve">GERPLAN ENGENHARIA LTDA</t>
+          <t xml:space="preserve">Niemaia Construcoes Ltda - Me</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t xml:space="preserve">05652021</t>
+          <t xml:space="preserve">05232021</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t xml:space="preserve">POSTO DE SAÚDE</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Construção de 03 UNIDADES BÁSICAS DE SAÚDE  UBS, PORTE I, nas seguintes localidades: Bairro Raquel Gadelha (Proposta N 05626.6970001/20-001), Distrito de Lagoa dos Estrelas (Proposta N 05626.6970001/20-002), e o Projeto Mariz (Proposta N 05626.6970001/20-003), no Município de Sousa/PB</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Construção do Centro de Atenção Psicossocial  Álcool e Drogas (CAPS AD), no Município de Sousa/PB.</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t xml:space="preserve">17/08/2021</t>
+          <t xml:space="preserve">20/09/2021</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t xml:space="preserve">17/08/2022</t>
+          <t xml:space="preserve">30/05/2022</t>
         </is>
       </c>
       <c r="H75" t="n">
-        <v>1974413.82</v>
+        <v>783542.54</v>
       </c>
       <c r="I75" t="n">
         <v>0</v>
       </c>
       <c r="J75" t="n">
+        <v>0</v>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ROQUE CONSTRUÇÕES SERVIÇOS EIRELI-EPP</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06002021</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OUTRAS</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Construção da Casa de apoio do Município de Sousa, na capital João Pessoa/PB, discriminados e quantificados nos ANEXOS deste edital.</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02/09/2021</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02/06/2022</t>
+        </is>
+      </c>
+      <c r="H76" t="n">
+        <v>838386.99</v>
+      </c>
+      <c r="I76" t="n">
+        <v>796426.47</v>
+      </c>
+      <c r="J76" t="n">
+        <v>95.03</v>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GERPLAN ENGENHARIA LTDA</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">05652021</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POSTO DE SAÚDE</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Construção de 03 UNIDADES BÁSICAS DE SAÚDE  UBS, PORTE I, nas seguintes localidades: Bairro Raquel Gadelha (Proposta N 05626.6970001/20-001), Distrito de Lagoa dos Estrelas (Proposta N 05626.6970001/20-002), e o Projeto Mariz (Proposta N 05626.6970001/20-003), no Município de Sousa/PB</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17/08/2021</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17/08/2022</t>
+        </is>
+      </c>
+      <c r="H77" t="n">
+        <v>1974413.82</v>
+      </c>
+      <c r="I77" t="n">
+        <v>0</v>
+      </c>
+      <c r="J77" t="n">
         <v>90.72</v>
       </c>
-      <c r="K75" t="inlineStr">
+      <c r="K77" t="inlineStr">
         <is>
           <t xml:space="preserve">Elizabete Gomes Construcao E Incorporacao Eireli</t>
         </is>
       </c>
-      <c r="L75" t="inlineStr">
+      <c r="L77" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>